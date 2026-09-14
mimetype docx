--- v0 (2026-06-14)
+++ v1 (2026-09-14)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="2E3C1F50" w14:textId="0F348C57" w:rsidR="0035752C" w:rsidRPr="0035752C" w:rsidRDefault="0035752C" w:rsidP="0035752C">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="DADADA"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="225" w:after="375" w:line="525" w:lineRule="atLeast"/>
         <w:ind w:right="30"/>
         <w:outlineLvl w:val="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:caps/>
           <w:color w:val="294735"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:sz w:val="42"/>
           <w:szCs w:val="42"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
@@ -421,73 +421,117 @@
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>II. Režim dne:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5289CD59" w14:textId="51BD27E2" w:rsidR="0035752C" w:rsidRPr="0035752C" w:rsidRDefault="0035752C" w:rsidP="0035752C">
-[...21 lines deleted...]
-        <w:t>       Provoz týkající se aktivit určených žákům: 6:45 – 16,00 hod.</w:t>
+    <w:p w14:paraId="5289CD59" w14:textId="704354D8" w:rsidR="0035752C" w:rsidRPr="0035752C" w:rsidRDefault="0035752C" w:rsidP="0035752C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>       Provoz týkající se aktivit určených žákům: 6:45 – 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C954A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00C954A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hod.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B97BC35" w14:textId="77777777" w:rsidR="0035752C" w:rsidRPr="0035752C" w:rsidRDefault="0035752C" w:rsidP="0035752C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>       Dojíždění dětí:</w:t>
@@ -658,138 +702,182 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>využití: 1. – 5. ročník</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="458A0C1E" w14:textId="77777777" w:rsidR="0035752C" w:rsidRPr="0035752C" w:rsidRDefault="0035752C" w:rsidP="0035752C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>ranní družina: čas nástupu žáků   6:45 hod.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFFA2FA" w14:textId="77777777" w:rsidR="0035752C" w:rsidRPr="0035752C" w:rsidRDefault="0035752C" w:rsidP="0035752C">
+    <w:p w14:paraId="5BFFA2FA" w14:textId="53676822" w:rsidR="0035752C" w:rsidRPr="0035752C" w:rsidRDefault="0035752C" w:rsidP="0035752C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>odpolední družina: doba pobytu   11:45 – 16:00 hod</w:t>
+        <w:t>odpolední družina: doba pobytu   11:45 – 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C954A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C954A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>45</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hod</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="791C46FB" w14:textId="77777777" w:rsidR="0035752C" w:rsidRPr="0035752C" w:rsidRDefault="0035752C" w:rsidP="0035752C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">pobyt </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>venku:  podle</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> počasí od 12:00 (14) hod – hřiště, vycházky do zámeckého parku</w:t>
@@ -851,66 +939,68 @@
           <w:numId w:val="3"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>přijímány děti od 3 let (bez plen)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2907858C" w14:textId="77777777" w:rsidR="0035752C" w:rsidRPr="0035752C" w:rsidRDefault="0035752C" w:rsidP="0035752C">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
+    <w:p w14:paraId="2907858C" w14:textId="77777777" w:rsidR="0035752C" w:rsidRPr="00C954A0" w:rsidRDefault="0035752C" w:rsidP="0035752C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C954A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>       Vyučování:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="209B2327" w14:textId="77777777" w:rsidR="0035752C" w:rsidRPr="0035752C" w:rsidRDefault="0035752C" w:rsidP="0035752C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
@@ -1149,75 +1239,51 @@
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Přestávky:   </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve">    délka: </w:t>
-[...23 lines deleted...]
-        <w:t xml:space="preserve"> min.</w:t>
+        <w:t>    délka: 5 – 20 min.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DA4B246" w14:textId="77777777" w:rsidR="0035752C" w:rsidRPr="0035752C" w:rsidRDefault="0035752C" w:rsidP="0035752C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
@@ -1276,51 +1342,75 @@
         </w:rPr>
         <w:t>zařazení v </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>rozvrhu:  doplnění</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> učiva Př, </w:t>
+        <w:t xml:space="preserve"> učiva </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0035752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Př</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0035752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Vl</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, M </w:t>
       </w:r>
@@ -1582,51 +1672,50 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>délka trvání v jednom sledu: 1 hod</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54492EF3" w14:textId="77F232C5" w:rsidR="0035752C" w:rsidRPr="0035752C" w:rsidRDefault="0035752C" w:rsidP="0035752C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
@@ -1730,80 +1819,103 @@
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>způsob zajištění oběda: vlastní školní jídelna</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB27151" w14:textId="77777777" w:rsidR="0035752C" w:rsidRPr="0035752C" w:rsidRDefault="0035752C" w:rsidP="0035752C">
+    <w:p w14:paraId="4AB27151" w14:textId="6C9721BE" w:rsidR="0035752C" w:rsidRPr="0035752C" w:rsidRDefault="0035752C" w:rsidP="0035752C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>doba vydávání oběda: 10:30 až 12:00 hod</w:t>
+        <w:t>doba vydávání oběda: 10:30 až 12:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C954A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0035752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> hod</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3AB20FCF" w14:textId="77777777" w:rsidR="0035752C" w:rsidRPr="0035752C" w:rsidRDefault="0035752C" w:rsidP="0035752C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
@@ -2098,74 +2210,87 @@
     <w:p w14:paraId="25DDB85E" w14:textId="77777777" w:rsidR="0035752C" w:rsidRPr="0035752C" w:rsidRDefault="0035752C" w:rsidP="0035752C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F6A48C" w14:textId="77777777" w:rsidR="0035752C" w:rsidRPr="0035752C" w:rsidRDefault="0035752C" w:rsidP="0035752C">
-[...22 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="45F6A48C" w14:textId="12766B09" w:rsidR="0035752C" w:rsidRPr="0035752C" w:rsidRDefault="0035752C" w:rsidP="0035752C">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0035752C">
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>V Orlíku nad Vltavou dne 1. 9.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C954A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+          <w:kern w:val="0"/>
+          <w:lang w:eastAsia="cs-CZ"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="221363C1" w14:textId="77777777" w:rsidR="0035752C" w:rsidRPr="0035752C" w:rsidRDefault="0035752C" w:rsidP="0035752C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
@@ -2246,105 +2371,105 @@
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="0035752C">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:eastAsia="Times New Roman" w:hAnsi="Titillium Web" w:cs="Times New Roman"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:kern w:val="0"/>
           <w:lang w:eastAsia="cs-CZ"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> školy</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D206D3" w:rsidRPr="0035752C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="00"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Titillium Web">
-    <w:panose1 w:val="00000500000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="181514D2"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D6A4CC3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -3642,149 +3767,156 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="978848295">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="999309085">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1971787980">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1528641348">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1255869135">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="160122854">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="609241390">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="276528277">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="82146095">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0035752C"/>
     <w:rsid w:val="00040484"/>
     <w:rsid w:val="000D1EAA"/>
     <w:rsid w:val="0035752C"/>
     <w:rsid w:val="00924FBD"/>
     <w:rsid w:val="00C3231E"/>
     <w:rsid w:val="00C73214"/>
+    <w:rsid w:val="00C954A0"/>
     <w:rsid w:val="00D206D3"/>
     <w:rsid w:val="00DC42A1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0BCA05EA"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{80D22B0B-724A-0146-B588-0BA182F28C55}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4116,51 +4248,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="0035752C"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
@@ -4673,51 +4804,51 @@
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="cs-CZ"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Siln">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="0035752C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="1784496024">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="578952150">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -5023,57 +5154,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>371</Words>
   <Characters>2193</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Název</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2559</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dijana Malićová</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>