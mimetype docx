--- v0 (2026-06-10)
+++ v1 (2026-09-11)
@@ -1,47 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="613C67FF" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Titillium Web" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Pokyn ředitelky mateřské školy ke stanovení úplaty za předškolní vzdělávání</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="656E9CF8" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
@@ -77,67 +77,83 @@
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>V souladu s § 123 odst. 2, 3 a 4 zákona č. 561/2004 Sb., o předškolním, základním, středním, vyšším odborném a jiném vzdělávání, (školský zákon) a podle § 6 odst. 1 až 6 vyhlášky č. 14/2005 a vyhlášky 43/2006 Sb., o předškolním vzdělávání, stanovuji úplatu za předškolní vzdělávání takto:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B6D4301" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>1. Základní částka</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49B048E4" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
-[...15 lines deleted...]
-        <w:t>Základní částku úplaty stanovuji ve výši                  300,00 </w:t>
+    <w:p w14:paraId="49B048E4" w14:textId="493099CB" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Základní částku úplaty stanovuji ve výši                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00904FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>00,00 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Kč/</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>měs</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
@@ -201,197 +217,159 @@
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>- Zákonnému zástupci dítěte, které nedocházelo do mateřské školy ani jeden den příslušného měsíce</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AE0BCAD" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB2F505" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
+    <w:p w14:paraId="0AB2F505" w14:textId="643ACF5E" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>Stanovuji sníženou úplatu ve výši                    </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00B5150B">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>10,- Kč</w:t>
-[...59 lines deleted...]
-    <w:p w14:paraId="563E3A43" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>0,- Kč</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F4A08BD" w14:textId="7939D9B2" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563E3A43" w14:textId="1CE11020" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve">O prázdninovém provozu se hradí nejnižší částka daná </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>vyhláškou  (</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t xml:space="preserve">polovina </w:t>
-[...19 lines deleted...]
-      <w:r>
+        <w:t>polovina nákladů)  tj. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B5150B">
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>150,- Kč</w:t>
+        <w:t>200</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>,- Kč</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C4E0311" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>- V případě přerušení provozu mateřské školy podle § 3 vyhlášky č,14/2005 o předškolním vzdělávání </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
@@ -458,51 +436,50 @@
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Titillium Web" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>úplata se hradí.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6336DD5F" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pokud na základě rozhodnutí KHS nebo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>MZd</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> dojde k </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Siln"/>
           <w:rFonts w:ascii="Titillium Web" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
@@ -604,525 +581,465 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ED5BFF3" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>3. Osvobození od úplaty</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1931CC95" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
+    <w:p w14:paraId="26823AFC" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>Vzdělávání v posledním ročníku mateřské školy se poskytuje bezúplatně</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23C1FE76" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Na základě </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>Vyhl.č</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 14/2005 Sb. o MŠ – novela </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>vyhl.č</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>. 423/2023 Sb., účinnost 1.září 2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644BC4F7" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>-doplnění § 6 odst.6:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49D0183D" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>(6) Osvobozen od úplaty je</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3EB433" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>a) zákonný zástupce dítěte, který pobírá opakující se dávku pomoci v hmotné nouzi,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3393F2C7" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>b) zákonný zástupce nezaopatřeného dítěte, pokud tomuto dítěti náleží zvýšení příspěvku na péči6), nebo přídavek na dítě 11) až od 1.9.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD5857F" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>c) rodič, kterému náleží zvýšení příspěvku na péči z důvodu péče o nezaopatřené dítě, nebo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="136F44BD" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>d) fyzická osoba, která o dítě osobně pečuje a z důvodu péče o toto dítě pobírá dávky pěstounské péče</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EACB3D8" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>Pokud rodiče tuto skutečnost doloží řediteli školy písemným potvrzením příslušného orgánu (ÚP), budou od úplaty osvobozeni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327C2D40" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26823AFC" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
-[...18 lines deleted...]
-    <w:p w14:paraId="6D1D9AA1" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
+    <w:p w14:paraId="60E0CA89" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>4. Splatnost úplaty</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC6E541" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Úplata za kalendářní měsíc je splatná v hotovosti do 15 dne příslušného kalendářního měsíce. Jestliže zákonný zástupce opakovaně neuhradí úplatu za vzdělávání, může ředitelka školy rozhodnout o ukončení předškolního vzdělávání dle zákona č. 561/2004 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>Sb.,§</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 35 odst.1d.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11320745" w14:textId="34042348" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C1FE76" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
-[...190 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+    <w:p w14:paraId="06E781BD" w14:textId="536E94B4" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t> Dne 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5150B">
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>.8. 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00904FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A68F56A" w14:textId="02793D28" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>                          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="279BE7D5" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
+      <w:pPr>
+        <w:pStyle w:val="Normlnweb"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E0CA89" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
-[...169 lines deleted...]
-    <w:p w14:paraId="279BE7D5" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
+    <w:p w14:paraId="2319A7AE" w14:textId="38C98CD8" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...19 lines deleted...]
-        <w:t>Platnost od 1. 9. 2024</w:t>
+        <w:t>Platnost od 1. 9. 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00904FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
+          <w:color w:val="303030"/>
+          <w:spacing w:val="2"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A4274C3" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5286194E" w14:textId="77777777" w:rsidR="00F85291" w:rsidRDefault="00F85291" w:rsidP="00F85291">
       <w:pPr>
         <w:pStyle w:val="Normlnweb"/>
@@ -1151,151 +1068,160 @@
         </w:rPr>
         <w:t>Pontová</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Titillium Web" w:hAnsi="Titillium Web"/>
           <w:color w:val="303030"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>, ředitelka školy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C6F899B" w14:textId="77777777" w:rsidR="00D206D3" w:rsidRDefault="00D206D3"/>
     <w:sectPr w:rsidR="00D206D3">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Titillium Web">
-    <w:panose1 w:val="00000500000000000000"/>
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F85291"/>
     <w:rsid w:val="00040484"/>
     <w:rsid w:val="000D1EAA"/>
+    <w:rsid w:val="00745ED6"/>
+    <w:rsid w:val="00904FB8"/>
     <w:rsid w:val="00924FBD"/>
+    <w:rsid w:val="00B5150B"/>
     <w:rsid w:val="00C3231E"/>
     <w:rsid w:val="00C73214"/>
     <w:rsid w:val="00D206D3"/>
     <w:rsid w:val="00DC42A1"/>
     <w:rsid w:val="00F85291"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3EF425F3"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{3F47CEB6-8864-E94D-943A-11C49C451E32}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1627,51 +1553,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nadpis1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normln"/>
     <w:next w:val="Normln"/>
     <w:link w:val="Nadpis1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00F85291"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
@@ -2181,51 +2106,51 @@
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:lang w:eastAsia="cs-CZ"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Siln">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00F85291"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:divs>
     <w:div w:id="1335449409">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2503,57 +2428,57 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2266</Characters>
+  <Pages>2</Pages>
+  <Words>381</Words>
+  <Characters>2248</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2644</CharactersWithSpaces>
+  <CharactersWithSpaces>2624</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dijana Malićová</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>