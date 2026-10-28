--- v0 (2026-06-10)
+++ v1 (2026-10-28)
@@ -1,26572 +1,15398 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00D313AB" w:rsidRPr="00DE3EF0" w:rsidRDefault="00D313AB" w:rsidP="00DE3EF0">
+    <w:p w:rsidR="0012192A" w:rsidRPr="00FE3B20" w:rsidRDefault="0012192A" w:rsidP="0012192A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00FE3B20">
+        <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Základní škola a Mateřská škola Orlík nad Vltavou</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D313AB" w:rsidRPr="00DE3EF0" w:rsidRDefault="00D313AB" w:rsidP="00D313AB">
-[...27 lines deleted...]
-    <w:p w:rsidR="00D313AB" w:rsidRPr="00DE3EF0" w:rsidRDefault="00D313AB" w:rsidP="00D313AB">
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A" w:rsidP="0012192A">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Staré Sedlo 2, Orlík nad Vltavou, 398 07</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A" w:rsidP="0012192A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A" w:rsidP="0012192A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A" w:rsidP="0012192A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A" w:rsidP="0012192A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0012192A" w:rsidRPr="00FE3B20" w:rsidRDefault="0012192A" w:rsidP="0012192A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3B20">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>Školní vzdělávací program pro předškolní vzdělávání</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D313AB" w:rsidRPr="00DE3EF0" w:rsidRDefault="00D313AB" w:rsidP="00D313AB">
-[...27 lines deleted...]
-    <w:p w:rsidR="00D313AB" w:rsidRPr="00DE3EF0" w:rsidRDefault="00D313AB" w:rsidP="00D313AB">
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A" w:rsidP="0012192A">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...9 lines deleted...]
-          <w:szCs w:val="56"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A" w:rsidP="00FE3B20"/>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A" w:rsidP="0012192A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0012192A" w:rsidRPr="00FE3B20" w:rsidRDefault="0012192A" w:rsidP="0012192A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FE3B20">
+        <w:rPr>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>„Žijeme zdravě“</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D313AB" w:rsidRPr="00DE3EF0" w:rsidRDefault="00D313AB" w:rsidP="00D313AB">
-[...34 lines deleted...]
-    <w:p w:rsidR="00D313AB" w:rsidRPr="00DE3EF0" w:rsidRDefault="00D313AB" w:rsidP="00D313AB">
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A" w:rsidP="0012192A">
       <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A" w:rsidP="0012192A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A" w:rsidP="00FE3B20"/>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A" w:rsidP="0012192A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0012192A" w:rsidRPr="00FE3B20" w:rsidRDefault="0012192A" w:rsidP="0012192A">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DE3EF0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00FE3B20">
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ŠVP byl z</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>ŠVP byl zpracován podle RVP PV září 202</w:t>
+      </w:r>
+      <w:r w:rsidR="002E1829">
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">pracován podle RVP PV </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>5</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A" w:rsidP="0012192A"/>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A" w:rsidP="0012192A"/>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A" w:rsidP="0012192A"/>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A" w:rsidP="0012192A"/>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A" w:rsidP="0012192A"/>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A" w:rsidP="0012192A">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Zpracovala: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A" w:rsidP="0012192A">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Mgr. Kateřina </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Pontová</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A" w:rsidP="0012192A">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Bendová Lucie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A" w:rsidP="002E1829">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A" w:rsidP="0012192A">
+      <w:r>
+        <w:t xml:space="preserve">ŠVP aktualizovaný </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3B20">
+        <w:t>30.8.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001723BF" w:rsidRDefault="0012192A" w:rsidP="0012192A">
+      <w:r>
+        <w:t>Platnost do odvolání</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A"/>
+    <w:p w:rsidR="002E1829" w:rsidRPr="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>září 2021</w:t>
-[...64 lines deleted...]
-        <w:t xml:space="preserve">Mgr. Kateřina </w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1829">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Obsah</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:r>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84F25">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Identifikační údaje o mateřské škole</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:r>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84F25">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Obecná charakteristika školy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84F25">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84F25">
+        <w:t>edagogický tým školy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E84F25" w:rsidRDefault="00E84F25" w:rsidP="002E1829">
+      <w:r>
+        <w:t>4.  Podmínky vzdělávání</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E84F25" w:rsidRDefault="00E84F25" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>4.1.  Psychosociální</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> podmínky</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E84F25" w:rsidRDefault="00E84F25" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>4.2.  Spolupráce</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> se zákonnými zástupci</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E84F25" w:rsidRDefault="00E84F25" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>4.3.  Organizace</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00E84F25" w:rsidRDefault="00E84F25" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>4.4.  Životospráva</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="00E84F25" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>4.5.  Věcné</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> podmínky</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E84F25" w:rsidRDefault="00E84F25" w:rsidP="002E1829">
+      <w:r>
+        <w:t>5.  Charakteristika vzdělávacího programu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E84F25" w:rsidRDefault="00E84F25" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>5.1.  Vize</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a cíle vzdělávacího programu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008509BF" w:rsidRDefault="008509BF" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>5.2.  Vzdělávací</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> strategie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0082553F" w:rsidRDefault="0082553F" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>5.3.  Nastavení</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> procesu diagnostikování</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0082553F" w:rsidRDefault="0082553F" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>5.4.  Způsob</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> zajištění individualizace vzdělávání dětí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0082553F" w:rsidRDefault="0082553F" w:rsidP="002E1829">
+      <w:r>
+        <w:t>6.  Vzdělávací obsah</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0082553F" w:rsidRDefault="0082553F" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">7.  </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
+        <w:t>Autoevaluace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="0082553F" w:rsidRDefault="0082553F" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>7.1.  Oblasti</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>autoevaluace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="0082553F" w:rsidRDefault="0082553F" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>7.2.  Cíle</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>autoevaluace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="0082553F" w:rsidRDefault="0082553F" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>7.3.  Kritéria</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>autoevaluace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0040595A" w:rsidRDefault="0040595A" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>7.4.  Metody</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a nástroje pro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>autoevaluaci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="0040595A" w:rsidRDefault="0040595A" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>7.5.  Frekvence</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>autoevaluace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829"/>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829"/>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829"/>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829"/>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829"/>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829"/>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829"/>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829"/>
+    <w:p w:rsidR="0040595A" w:rsidRDefault="0040595A" w:rsidP="002E1829"/>
+    <w:p w:rsidR="002E1829" w:rsidRPr="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1829">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1829">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Identifikační údaje o mateřské škole</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">Název ŠVP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">PV:  </w:t>
+      </w:r>
+      <w:r w:rsidR="00823C80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00823C80">
+        <w:t xml:space="preserve">                </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">Školní vzdělávací program pro předškolní vzdělávání </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">                                                         </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4418">
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  „Žijeme zdravě“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">Zkrácený název: </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4418">
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">     ŠVP PV „Žijeme zdravě“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">Platnost </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">dokumentu:  </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FC4418">
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">   od 1. 9. 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4418">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FC4418" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:r>
+        <w:t>Název školy (právního subjektu</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">):   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00FC4418">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  Základní škola a Mateřská škola Orlík nad Vltavou,  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="00FC4418" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">                                                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="002E1829">
+        <w:t xml:space="preserve"> příspěvková organizace</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">Sídlo </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">školy:   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">                                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4418">
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Orlík nad Vltavou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">                                                    </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4418">
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">      Staré Sedlo 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">                                                   </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4418">
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">       398 07</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">Ředitelka: </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">         Mgr. Kateřina </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Pontová</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00D313AB" w:rsidRPr="00DE3EF0" w:rsidRDefault="00D313AB" w:rsidP="00D313AB">
-[...78 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">Telefon: </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FC4418">
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r>
+        <w:t>382 275 109</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">E-mail: </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FC4418">
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r>
+        <w:t>zsorlik@seznam.cz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">IČO: </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FC4418">
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r>
+        <w:t>48255556</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:r>
+        <w:t>Učitelka MŠ:</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FC4418">
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">    Lucie Bendová                 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">Tel. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">kontakty:   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">                       </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4418">
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">     730133437                        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829"/>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">Zřizovatel školy: </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00823C80">
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve"> Obec Orlík nad Vltavou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">Adresa zřizovatele: </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve"> Staré Sedlo 28</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">                                                       </w:t>
+      </w:r>
+      <w:r w:rsidR="00823C80">
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">     398 07 Orlík nad Vltavou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">Telefon:   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidR="00823C80">
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">          382 275 113</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">p. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">starosta:   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">                                   </w:t>
+      </w:r>
+      <w:r w:rsidR="00823C80">
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">     724 180 175</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">E-mail: </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00823C80">
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r>
+        <w:t>obec@orliknadvltavou.cz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E1829" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">Webové stránky obce: </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00823C80">
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>www.orliknadvltavou.cz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="002E1829" w:rsidP="002E1829">
+      <w:r>
+        <w:t xml:space="preserve">IČO: </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>00249939</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A"/>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A"/>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A"/>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A"/>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A"/>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A"/>
+    <w:p w:rsidR="00823C80" w:rsidRPr="00823C80" w:rsidRDefault="00823C80" w:rsidP="00823C80">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00823C80">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00823C80">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Obecná charakteristika školy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00823C80" w:rsidRDefault="00823C80" w:rsidP="00823C80"/>
+    <w:p w:rsidR="00823C80" w:rsidRDefault="00823C80" w:rsidP="00823C80">
+      <w:r>
+        <w:t>Mateřská škola v Orlíku nad Vltavou je součástí Základní školy. Je státní příspěvkovou organizací. Základní škole byla přiznána právní subjektivita v roce 1993. Od 1. 9. 2004 je malotřídní pouze s 1. stupněm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00823C80" w:rsidRDefault="00823C80" w:rsidP="00823C80">
+      <w:r>
+        <w:t xml:space="preserve">Mateřská škola sídlí v přízemí patrové </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>budovy</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10DBC">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>- školy</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B10DBC">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B10DBC">
+        <w:t>která byla celá zrekonstruovaná r. 2020</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. MŠ má kapacitu 18 dětí, je jednotřídní</w:t>
+      </w:r>
+      <w:r w:rsidR="00063D7F">
+        <w:t>, přijímá děti</w:t>
+      </w:r>
+      <w:r w:rsidR="0040595A">
+        <w:t xml:space="preserve"> od</w:t>
+      </w:r>
+      <w:r w:rsidR="00063D7F">
+        <w:t xml:space="preserve"> 3 </w:t>
+      </w:r>
+      <w:r w:rsidR="0040595A">
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidR="00063D7F">
+        <w:t xml:space="preserve"> 6 let.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00823C80" w:rsidRDefault="00823C80" w:rsidP="00823C80">
+      <w:r>
+        <w:t>V budov</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10DBC">
+        <w:t>ě</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> se nachází šatna dětí, umývárna a WC pro děti a jedna velká místnost-herna, ta slouží rovněž k odpolednímu spánku dětí (po rozložení lehátek) dále WC pro učitelky a ostatní nepedagogické pracovníky.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B10DBC">
+        <w:t xml:space="preserve"> V</w:t>
+      </w:r>
+      <w:r>
+        <w:t>edle budovy máme oplocenou školní zahradu vybavenou pískovištěm a novými herními prvky (červenec 2016). V zimním období a při nepříznivém počasí děti využívají také obecní tělocvičnu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="00823C80" w:rsidP="00823C80">
+      <w:r>
+        <w:t xml:space="preserve"> MŠ má i svou dětskou knihovničku s průběžně doplňovanou literaturou. MŠ je vybavena novým nábytkem (srpen 2015), CD </w:t>
+      </w:r>
+      <w:r w:rsidR="00063D7F">
+        <w:t>přehrávačem, notebookem, tablety</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. MŠ využívá společnou školní jídelnu s kuchyní se základní školou, kde se připravují svačinky a obědy pro děti i zaměstnance. Rozsáhlý park nedaleko středu obce poskytuje dětem řadu příležitostí k pohybovým aktivitám.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00063D7F" w:rsidRDefault="00063D7F" w:rsidP="00823C80"/>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="0012192A"/>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="00326D9E">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00326D9E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00326D9E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Pedagogický tým školy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0012192A" w:rsidRDefault="00281821">
+      <w:r>
+        <w:t>Pedagogický tým mateřské školy tvoří pedagogové se specializací na předškolní vzdělávání, kteří se zaměřují na individuální přístup k dětem a podporu jejich všestranného rozvoje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00281821" w:rsidRDefault="00281821">
+      <w:r>
+        <w:t xml:space="preserve">Personál mateřské školy je kvalifikovaný. Podporuje sebevzdělávání v rámci Dalšího vzdělávání pedagogických pracovníků (DVPP) formou seminářů, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>webinářů</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a kurzů. Mateřská škola disponuje vybavenou knihovnou, která je přístupná všem zaměstnancům. Škola má zpracován Plán dalšího vzdělávání pedagogů. Mateřská škola také spolupracuje s externími odborníky, jako jsou speciální pedagogové a psychologové, kteří poskytují podporu dětem s individuálními potřebami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A7651" w:rsidRDefault="007A7651">
+      <w:r>
+        <w:t>Pedagogický tým mateřské školy klade důraz na používání inovativních metod výuky, které podporují kreativitu a samostatnost dětí. Tyto metody zahrnují například prožitkové učení, projektové vyučování, práci ve skupinách. Pedagogové využívají moderní technologie, interaktivní pomůcky, vzdělávací hry a tvořivé činnosti, které děti nejen baví, ale zároveň je učí logickému myšlení a schopnosti samostatného řešení problémů. Důležitou součástí výuky je práce s reálnými situacemi, které motivuje děti hledat vlastní řešení a rozvíjet kritické myšlení. Tímto přístupem vytváříme podnětné prostředí, které podporuje jak individuální rozvoj dětí, tak i jejich schopnost spolupráce a týmové práce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00532449" w:rsidRDefault="00532449">
+      <w:r>
+        <w:t>Důležitou součástí profesního rozvoje je také schopnost reagovat na aktuální potřeby dětí a jejich rodin a přizpůsobit výukové metody měnícím se požadavkům. Celý proces je podpořen budováním pozitivních vztahů a týmové spolupráce, což přispívá k harmonickému a inspirativnímu pracovnímu prostředí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F3419" w:rsidRDefault="005F3419"/>
+    <w:p w:rsidR="005F3419" w:rsidRDefault="005F3419"/>
+    <w:p w:rsidR="005F3419" w:rsidRPr="004A67C6" w:rsidRDefault="005F3419">
+      <w:pPr>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004A67C6">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="000D4FA3">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Obsah</w:t>
-[...990 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004A67C6">
+        <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...2156 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">     Podmínky vzdělávání</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005F3419" w:rsidRPr="004A67C6" w:rsidRDefault="005F3419">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B63A6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="004A67C6">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Formy:</w:t>
-[...91 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>4.1.    Psychosociální podmínky</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A67C6" w:rsidRDefault="005F3419" w:rsidP="004A67C6">
+      <w:r>
+        <w:t>Pedagogové kladou důraz na individuální přístup a podporu emočního rozvoje dětí, což zahrnuje například povzbuzování, pochopení a řešení případných obav nebo problémů dětí.</w:t>
+      </w:r>
+      <w:r w:rsidR="004A67C6">
+        <w:t xml:space="preserve"> Dětem je poskytován dostatek prostoru pro volnou hru, odpočinek a tvořivé aktivity, které přispívají k jejich spokojenosti a pohodě. Vztahy mezi dětmi jsou rozvíjeny formou spolupráce, vzájemného respektu a empatie, zatímco pedagogové dbají na prevenci konfliktů a pomáhají budovat zdravé sociální vazby. Důležitou součástí je také úzká spolupráce s rodiči, aby byly respektovány individuální potřeby každého dítěte a zajištěn jeho harmonický rozvoj.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A67C6" w:rsidRDefault="004A67C6" w:rsidP="004A67C6">
+      <w:r>
+        <w:t>Nenutíme, ale motivujeme do společných činností. Osobní svoboda a volnost dětí je respektována do určitých mezí, vyplývajících z řádu chování a pravidel, která jsou ve škole spoluvytvářena. Mají možnost odmítnout, volit si činnost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004A67C6" w:rsidRDefault="0080344A" w:rsidP="004A67C6">
+      <w:r>
+        <w:t>Péče o děti je podporující, počítáme s aktivní spoluúčastí dítěte při všech činnostech, učitelé se snaží o nenásilnou komunikaci s dítětem, která mu je příjemná, kterou navozuje vzájemný vztah spolupráce a důvěry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0080344A" w:rsidRDefault="0080344A" w:rsidP="004A67C6">
+      <w:r>
+        <w:t xml:space="preserve">Pedagogové respektují rozdíly mezi dětmi, přijímají jejich individualitu, využívají prvky respektující komunikace. Převažuje pozitivní hodnocení s užitím popisného jazyka a formativního přístupu. Dítě si tak utváří svůj názor na základě sebeuvědomění. Vedeme děti k samostatnosti, ke kritickému myšlení. Učitel dětem nenásilně dává vzor prosociálního chování. </w:t>
+      </w:r>
+      <w:r w:rsidR="001E5BAD">
+        <w:t>Pedagogové společně s dětmi vytvářejí pravidla, která vedou k pocitu bezpečí, spravedlnosti a zodpovědnosti, což pomáhá dětem lépe porozumět vlastním i společným potřebám. Dětem je poskytován dostatek prostoru pro volnou hru, odpočinek a tvořivé aktivity, které přispívají k jejich spokojenosti a pohodě. Díky těmto opatřením se děti cítí respektovány, přijímány a motivovány k učení, tvořivosti a objevování světa kolem sebe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E5BAD" w:rsidRDefault="001E5BAD" w:rsidP="004A67C6"/>
+    <w:p w:rsidR="001E5BAD" w:rsidRPr="001E5BAD" w:rsidRDefault="001E5BAD" w:rsidP="004A67C6">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008B63A6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="001E5BAD">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Metody:</w:t>
-[...1010 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>4.2.   Spolupráce se zákonnými zástupci</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00281821" w:rsidRDefault="001E5BAD">
+      <w:r>
+        <w:t>Spolupráce mateřské školy s rodiči je založena na vzájemné důvěře, otevřené komunikaci a partnerství. Škola pravidelně informuje o dění, pokrocích a potřebách jejich dětí a zároveň pedagogové naslouchají</w:t>
+      </w:r>
+      <w:r w:rsidR="0002443D">
+        <w:t xml:space="preserve"> jejich podnětům a připomínkám. Rodiče jsou zapojováni do aktivit školy, například prostřednictvím společných akcí a konzultací. Škola dává možnost využití osobního předmětu (hračky), kt</w:t>
+      </w:r>
+      <w:r w:rsidR="00121E7E">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="0002443D">
+        <w:t xml:space="preserve">rá může zajistit dítěti lepší adaptaci a jistotu v mateřské škole. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008A0567" w:rsidRDefault="008A0567"/>
+    <w:p w:rsidR="008A0567" w:rsidRDefault="008A0567">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001424B7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008A0567">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Vize školy:</w:t>
-[...37 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>4.3.  Organizace</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="008A0567" w:rsidRDefault="008A0567">
+      <w:r>
+        <w:t>Organizace vzdělávání v naší mateřské škole vychází z principů Rámcového vzdělávacího programu pro předškolní vzdělávání (RVP PV) a je přizpůsobena potřebám dětí, rodičů a pedagogů</w:t>
+      </w:r>
+      <w:r w:rsidR="00683817">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="002F093F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00683817">
+        <w:t xml:space="preserve">Naším cílem je vytvořit podnětné prostředí, které podporuje komplexní rozvoj dítěte a jeho připravenost na další vzdělávací etapy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683817" w:rsidRDefault="00683817"/>
+    <w:p w:rsidR="00683817" w:rsidRDefault="00683817"/>
+    <w:p w:rsidR="00683817" w:rsidRPr="00A94964" w:rsidRDefault="00683817">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A94964">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Denní režim</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683817" w:rsidRDefault="00683817">
+      <w:r>
+        <w:t>Denní režim je organizován tak, aby respektoval individuální potřeby dětí, jejich biologický rytmus a potřebu střídání odpočinku a aktivního zapojení. Struktura dne zahrnuje volnou i řízenou činnost</w:t>
+      </w:r>
+      <w:r w:rsidR="00B67165">
+        <w:t>, a to jak v interiéru, tak exteriéru. Zajišťujeme rovněž dostatek času na spontánní hru, která je klíčovým prostředkem pro učení a rozvoj dětí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B67165" w:rsidRDefault="00B67165">
+      <w:r>
+        <w:t>Mateřská škola zajišťuje pravidelný denní režim a řád, který je současně natolik flexibilní, aby umožňoval přizpůsobit průběh dne aktuální situaci. Hra, spontánní a přímo řízené činnosti převažují nad činnostmi řízenými.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B67165" w:rsidRDefault="00B67165">
+      <w:r>
+        <w:t>Děti se od 6:45</w:t>
+      </w:r>
+      <w:r w:rsidR="00B157D0">
+        <w:t>-8:00</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> scházejí ve třídě, kde probíhají volné hry</w:t>
+      </w:r>
+      <w:r w:rsidR="00B157D0">
+        <w:t>, individuální nebo skupinově řízené hry. Pedagogové připravují vzdělávací nabídku pro prožitkové, kooperativní a situační učení. Učební aktivity probíhají především formou nezávazné dětské hry, kterou se dítě zabývá na základě svého zájmu a vlastní volby.</w:t>
+      </w:r>
+      <w:r w:rsidR="00986491">
+        <w:t xml:space="preserve"> Průběžně pedagogové řídí individuální činnosti spojené s pozorováním a diagnostikováním dětí. Na jejich základě</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51C0C">
+        <w:t xml:space="preserve"> je</w:t>
+      </w:r>
+      <w:r w:rsidR="00986491">
+        <w:t xml:space="preserve"> pak dětem, které vyžadují podporu, zpracován plán pedagogické podpory, případně individuální vzdělávací plán.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94964" w:rsidRDefault="00A94964">
+      <w:r>
+        <w:t>Dopolední svačina probíhá od 9:00 do 9:20. Všechny děti jsou vedeny k samostatnosti a sebeobsluze při stolování. Po celou dobu pobytu dětí v MŠ mají zajištěný pravidelný pitný režim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00986491" w:rsidRDefault="00986491">
+      <w:r>
+        <w:t xml:space="preserve">Ranním rituálem je ranní kruh, ve kterém si děti povídají o ranních hrách, domluví se na dalších činnostech dle nabídky. Kruh napomáhá rozvoji vztahů, vytváření soudržnosti, pocitu sounáležitosti a vytváří bezpečné klima třídy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00986491" w:rsidRDefault="00986491">
+      <w:r>
+        <w:t>Pravidelná každodenní pohybová chvilka je zaměřena na rozvoj pohybových dovedností, správné držení těla a fyzické zdatnosti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00986491" w:rsidRDefault="00986491">
+      <w:r>
+        <w:t>Po ukončení vzdělávacích činností následuje sebereflexe, která dětem umožní zhodnotit činnosti, své pocity. Vede je k aktivitě, učí je sdílet pocity při skupinové práci. Děti si podávají zpětnou vazbu</w:t>
+      </w:r>
+      <w:r w:rsidR="00A94964">
+        <w:t xml:space="preserve">, přemýšlejí, co nového se naučily, komu pomáhaly, či kdo pomohl jim, jak se při práci cítily. Pedagog využívá komunikaci a popisný jazyk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A94964" w:rsidRDefault="00A94964">
+      <w:r>
+        <w:t>Dopolední pobyt venku je přizpůsobován počasí. Denní doba pobytu venku je po maximální možnou dobu a pedagogové ji využívají jak k řízeným, tak i spontánním činnostem dětí.</w:t>
+      </w:r>
+      <w:r w:rsidR="00390F0C">
+        <w:t xml:space="preserve"> Za špatného počasí je možnost využít i místní obecní tělocvičnu. Kolem 11:30 odcházíme na oběd.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00390F0C" w:rsidRDefault="00CD2388">
+      <w:r>
+        <w:t>Starší d</w:t>
+      </w:r>
+      <w:r w:rsidR="00390F0C">
+        <w:t>ěti pomáhají při přípravě stolování</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Děti do jídla nenutíme, jídlo nabízíme, děti mají možnost zvolit velikost porce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD2388" w:rsidRDefault="00CD2388">
+      <w:r>
+        <w:t>Děti po provedení hygieny využívají odpočinek, spánek. V této době dětem čteme pohádky, pouštíme relaxační hudbu. Dě</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51C0C">
+        <w:t>tem</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, které se probudí dříve nebo nemají potřebu spánku, pedagog stanoví takové podmínky, aby nerušily ostatní spící děti. Děti k dlouhému ležení nebo spánku nenutíme.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA4CE4">
+        <w:t xml:space="preserve"> Odpočíváme do cca 13:30 hod.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA4CE4" w:rsidRDefault="00DA4CE4">
+      <w:r>
+        <w:t>Odpolední svačina probíhá od 13:30 do 13:50</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA4CE4" w:rsidRDefault="00DA4CE4">
+      <w:r>
+        <w:t>Po odpolední svačině některé děti odcházejí domů. Ostatní děti si hrají dle vlastní volby nebo společně s pedagogem dokončují individuální či zájmové činnosti. Při příznivém počasí většinou odcházíme ven (na Hradce – zámecký park), kde mají děti dostatek prostoru pro hry dle své volby. Rozchod dětí domů</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51C0C">
+        <w:t xml:space="preserve"> probíhá v</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> 15:15 hod.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA4CE4" w:rsidRDefault="00DA4CE4"/>
+    <w:p w:rsidR="00DA4CE4" w:rsidRPr="00683395" w:rsidRDefault="00DA4CE4">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001424B7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00683395">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Dlouhodobý cíl:</w:t>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>4.4.  Životospráva</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00DA4CE4" w:rsidRDefault="00DA4CE4">
+      <w:r>
+        <w:t>Zajištění životosprávy dětí v mateřské škole zahrnuje nabídku vyvážené, pe</w:t>
+      </w:r>
+      <w:r w:rsidR="00683395">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:t>tré a zdravé stravy, která odpovídá věkovým potřebám dětí.</w:t>
+      </w:r>
+      <w:r w:rsidR="00683395">
+        <w:t xml:space="preserve"> Dodržujeme pravidelný režim stravování, včetně dostatečného příjmu tekutin během dne. Součástí životosprávy je také zajištění dostatečné pohybové aktivity, pobytu na čerstvém vzduchu a času na odpočinek. Stravování zajišťuje školní jídelna ZŠ a MŠ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683395" w:rsidRDefault="00683395"/>
+    <w:p w:rsidR="00683395" w:rsidRPr="00276E0B" w:rsidRDefault="00683395">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Získávat si důvěru dětí a rodičů, spolupracovat s obcí, pomáhat svou účastí</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00276E0B">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>4.5.  Věcné</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00276E0B">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>při pořádaných</w:t>
-[...218 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> podmínky</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00683395" w:rsidRPr="00C51C0C" w:rsidRDefault="00683395">
+      <w:r>
+        <w:t>Mateřská škola je světlá, vybavení místnosti účelné. Vybavení hračkami, pomůckami a materiály je dostat</w:t>
+      </w:r>
+      <w:r w:rsidR="00E84F25">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">čné, v rámci finančních možností je obnovováno, v současnosti odpovídá počtu i věku dětí. Vše je umístěno tak, aby </w:t>
+      </w:r>
+      <w:r w:rsidR="008926EE">
+        <w:t>to bylo viditelné a na dosah dětí. Rodiče jsou pravidelně seznamováni s našimi činnostmi i s výtvarnými pracemi v prostorách šatny, děti se podílí na výzdobě celé mateřské školy</w:t>
+      </w:r>
+      <w:r w:rsidR="008926EE" w:rsidRPr="00C51C0C">
+        <w:t xml:space="preserve">. Terén školní zahrady je málo členitý, poskytuje dětem částečné pohybové vyžití ve všech ročních obdobích. Na školní zahradě jsou k dispozici průlezky, skluzavka, houpačky, pískoviště, děti mohou využívat přenosné tělovýchovné nářadí a náčiní (švihadla, míče </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008926EE" w:rsidRPr="00C51C0C">
+        <w:t>apod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008926EE" w:rsidRPr="00C51C0C">
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008926EE" w:rsidRDefault="008926EE">
+      <w:r>
+        <w:t>Provoz mateřské školy je hrazen příspěvky obce, rodiče hradí školné v souladu s příslušnou vyhláškou.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51C0C">
+        <w:t xml:space="preserve"> Výši úplatku za předškolní vzdělávání stanovuje zřizovatel.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F093F" w:rsidRDefault="002F093F"/>
+    <w:p w:rsidR="002F093F" w:rsidRPr="00276E0B" w:rsidRDefault="002F093F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00276E0B">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>5.  Charakteristika vzdělávacího programu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F093F" w:rsidRDefault="000E504B">
+      <w:r>
+        <w:t>Vzdělávací program maximálně přizpůsobujeme vývojovým, fyziologickým, kognitivním, sociálním a emocionálním potřebám dětí a naplňujeme jej prostřednictvím specifických výchovných metod a forem výchovně vzdělávací práce. Respektujeme přirozené lidské potřeby, potřeby bezpečí, sounáležitosti, potřeby uznání a seberealizace. Vzdělávací program klade důraz na rozvoj nejen kognitivních a praktických dovedností, ale také sociálních vztahů, emocionální inteligence, kreativity a schopnosti spolupracovat. Program podporuje zvídavost, radost z objevování a klade základy pro celoživotní učení. Důležitou součástí je také výchova k odpovědnosti vůči sobě, ostatním i životnímu prostředí a rozvoj klíčových hodnot, ja</w:t>
+      </w:r>
+      <w:r w:rsidR="00276E0B">
+        <w:t>ko</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> jsou respekt</w:t>
+      </w:r>
+      <w:r w:rsidR="00276E0B">
+        <w:t>, rovnost a otevřenost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00276E0B" w:rsidRDefault="00276E0B"/>
+    <w:p w:rsidR="00276E0B" w:rsidRDefault="00276E0B">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001424B7">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00276E0B">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Formy:</w:t>
-[...101 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>5.1.  Vize</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00276E0B">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> a cíle vzdělávacího programu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00276E0B" w:rsidRDefault="000E4790">
+      <w:r>
+        <w:t xml:space="preserve">V naší mateřské škole chceme vytvářet harmonické prostředí, ve kterém se všechny děti i zaměstnanci cítí dobře, bezpečně. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007212A6" w:rsidRPr="007235C6" w:rsidRDefault="000E4790">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Chceme poskytovat všem dětem kvalitní vzdělávání v přátelské a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007235C6">
+        <w:t xml:space="preserve">vstřícné </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C51C0C">
+        <w:t>atmosféře od dětské skupiny, přes mateřskou školu až po pátou třídu základní školy</w:t>
+      </w:r>
+      <w:r w:rsidR="00B3537E" w:rsidRPr="00C51C0C">
+        <w:t xml:space="preserve">, kde se všichni budou učit </w:t>
+      </w:r>
+      <w:r w:rsidR="00B3537E">
+        <w:t>vzájemnému respektu, budeme rozvíjet jejich vnímavost</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6222">
+        <w:t>, citlivé vztahy k lidem, prostředí i přírodě.</w:t>
+      </w:r>
+      <w:r w:rsidR="007235C6">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007212A6">
+        <w:t>Pedagogové i ostatní zaměstnanci školy budou podporovat a prohlubovat partnerství mezi mateřskou školou a rodinami. Budeme usilovat o vytváření pozitivních vztahů</w:t>
+      </w:r>
+      <w:r w:rsidR="007235C6">
+        <w:t xml:space="preserve"> ke zdravému životnímu stylu, respektu k přírodě a ochraně životního prostředí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008926EE" w:rsidRDefault="002E6222">
+      <w:r>
+        <w:t xml:space="preserve">V rámci pedagogického procesu budeme využívat vzdělávací strategie, které budeme nadále obohacovat o nové, moderní, aktivní a badatelské formy s využíváním zážitkové pedagogiky a situačního učení. Vize zahrnuje i podporu celoživotní lásky k učení, touhy objevovat a schopnosti </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>přizpůsobit se měnícím se podmínkám, přičemž klíčovými hodnotami jsou respekt, rovnost a otevřenost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6222" w:rsidRDefault="002E6222">
+      <w:r>
+        <w:t>Hlavním cílem předškolního vzdělávání je rozvíjet osobnost dítěte po stránce sociální, emocionální, kognitivní i fyzické s ohledem na jeho dispozice a jedinečnost tak, aby na konci předškolního vzdělávání bylo samostatnou osobností, schopnou zvládat nároky života, které jsou na ni běžně kladeny v prostředí jí blízk</w:t>
+      </w:r>
+      <w:r w:rsidR="002049ED">
+        <w:t>ém, především v prostředí rodiny a školy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002049ED" w:rsidRDefault="002049ED">
+      <w:r>
+        <w:t>K dosahování této vize budou dětem nápomocni pedagogové i ostatní zaměstnanci školy, kteří budou dětem těmi nejlepšími průvodci na jejich cestě za poznáním.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F458F9" w:rsidRDefault="00F458F9"/>
+    <w:p w:rsidR="00F458F9" w:rsidRPr="00104994" w:rsidRDefault="00F458F9">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Metody:</w:t>
-[...263 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00104994">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>5.2.  Vzdělávací</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00104994">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Dítě a jeho tělo</w:t>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> strategie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F458F9" w:rsidRPr="00104994" w:rsidRDefault="00F458F9">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00104994">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rozvíjení klíčových kompetencí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F458F9" w:rsidRDefault="00F458F9">
+      <w:r>
+        <w:t xml:space="preserve">K dosažení cílů předškolního vzdělávání využíváme vzdělávací strategie, které v plné míře respektují vývojová specifika a způsoby učení dětí předškolního věku, jejich individuální dispozice, potřeby a zájmy. Při volbě vzdělávacích strategií se snažíme vždy vycházet z průběžného pedagogického diagnostikování dítěte, respektovat poznatky o způsobech učení dítěte předškolního věku. K nejvýznamnějším patří spontánní učení probíhající zejména v rámci hry, kterou se dítě zabývá na základě svého zájmu a vlastní </w:t>
+      </w:r>
+      <w:r w:rsidR="00104994">
+        <w:t>volby. Spontánní činnosti a hra jsou významnou součástí našeho denního programu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00104994" w:rsidRDefault="00104994">
+      <w:r>
+        <w:t>Vedle spontánních činností a her dětem nabízíme vzdělávací činnosti, které připravuje pedagog. Z hlediska míry vedení pedagogem jsou koncipovány jako nepřímo řízené, v nichž pedagog dává dítěti možnost výběru z rozmanité nabídky. Dalším typem jsou vzdělávací činnosti řízené. V obou typech vzdělávacích činností působí pedagog v roli průvodce dítěte na cestě za jeho poznáváním. Jeho přístup je podporující, projevuje se respektující komunikací, vylučuje manipulaci s dítětem a vytváření soutěživého prostředí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00104994" w:rsidRPr="0038701D" w:rsidRDefault="00970F18" w:rsidP="00104994">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038701D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Individualizovaný přístup</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00970F18" w:rsidRDefault="005038DB" w:rsidP="00970F18">
+      <w:r>
+        <w:t xml:space="preserve">Pedagogové mateřské školy se zaměřují na respektování individuálních potřeb, zájmů a tempa rozvoje každého dítěte. V praxi to znamená přizpůsobení aktivit tak, aby odpovídaly schopnostem a možnostem každého dítěte a podporovaly jeho přirozený rozvoj. Naším cílem je podpořit rozvoj potenciálu každého dítěte a zajistit, aby se cítilo bezpečně a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>příjímané</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005038DB" w:rsidRPr="0038701D" w:rsidRDefault="005038DB" w:rsidP="005038DB">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038701D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Hra jako hlavní metoda učení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005038DB" w:rsidRDefault="005038DB" w:rsidP="005038DB">
+      <w:r>
+        <w:t>Hru chápeme jako přirozený způsob, jak se děti učí. Skrze hry děti objevují svět, učí se řešit problémy, rozvíjejí fantazii, kreativitu, sociální dovednosti a získávají nové poznatky. Podporujeme přirozenou zvídavost a radost z objevování prostřednictvím strukturovaných i volných her.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005038DB" w:rsidRPr="0038701D" w:rsidRDefault="005038DB" w:rsidP="005038DB">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038701D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Propojení učení s reálným životem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005038DB" w:rsidRDefault="004529C4" w:rsidP="005038DB">
+      <w:r>
+        <w:t>Zaměřujeme se na zařazování praktických zkušeností a situací z reálného života, aby děti mohly porozumět světu kolem sebe. To může zahrnovat například poznávání okolního prostředí, péče o rostliny, nebo zažívání situací z běžného života (např. nakupování, příprava jídla apod.). Přibližujme dětem reálný svět a posilujeme jejich dovednosti potřebné pro praktický život.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004529C4" w:rsidRPr="0038701D" w:rsidRDefault="004529C4" w:rsidP="004529C4">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038701D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Spolupráce a sociální učení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004529C4" w:rsidRDefault="004529C4" w:rsidP="004529C4">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Zaměřujeme se na rozvoj schopnosti spolupracovat, respektovat druhé, vyjednávat a řešit konflikty. Toho dosahujeme prostřednictvím skupinových aktivit, projektového vyučování nebo her, které podporují týmovou spolupráci. Podporujeme sociální dovednosti a schopnost fungovat v kolektivu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004529C4" w:rsidRPr="0038701D" w:rsidRDefault="004529C4" w:rsidP="004529C4">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038701D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rozvoj tvořivosti a fantazie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004529C4" w:rsidRDefault="00262A93" w:rsidP="004529C4">
+      <w:r>
+        <w:t>Zaměřujeme se na podporu kreativity prostřednictvím výtvarných, hudebních, pohybových i dramatických činností. Děti mají možnost volně tvořit a vyjadřovat své myšlenky a pocity různými způsoby. Rozvíjíme kreativitu, představivost a schopnost vyjádřit se.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00262A93" w:rsidRPr="0038701D" w:rsidRDefault="00262A93" w:rsidP="00262A93">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038701D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Pobyt v přírodě a environmentální výchova</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00262A93" w:rsidRDefault="00262A93" w:rsidP="00262A93">
+      <w:r>
+        <w:t>Zaměřujeme se na pravidelný pobyt venku, kontakt s přírodou a rozvoj vztahu k životnímu prostředí. Důraz klademe n praktické aktivity, jako je zahradničení, péče o zvířata nebo třídění odpadu, které rozvíjí u dětí ekologické povědomí. Posilujeme vztah k přírodě, zodpovědnost za životní prostředí a zdravý životní styl.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009302E4" w:rsidRPr="0038701D" w:rsidRDefault="009302E4" w:rsidP="009302E4">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038701D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Prožitkové, kooperativní a situační učení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009302E4" w:rsidRDefault="009302E4" w:rsidP="009302E4">
+      <w:r>
+        <w:t>Do vzdělávacích aktivit pravidelně zařazujeme praktické činnosti, experimenty, tematické dny či výlety. Díky tomu děti získávají nové poznatky a dovednosti prostřednictvím přímé zkušenosti a prožitku. Vedeme děti ke vzájemné spolupráci, ke společnému řešení a kreativitě.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D5784C" w:rsidRPr="0038701D" w:rsidRDefault="00D5784C" w:rsidP="00D5784C">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038701D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Podpora seberegulace a autonomie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00561FFC" w:rsidRDefault="00561FFC" w:rsidP="00561FFC">
+      <w:r>
+        <w:t>Zaměřujeme se na postupné vedení dětí k samostatnosti, schopnosti rozhodovat o svých aktivitách, plánovat je a vyhodnocovat výsledky své činnosti. Pedagogové poskytují dítěti podporu, ale také dostatek prostoru pro vlastní iniciativu. Rozvíjíme u dětí schopnost řídit své chování, nést odpovědnost a být samostatné.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00561FFC" w:rsidRPr="0038701D" w:rsidRDefault="00561FFC" w:rsidP="00561FFC">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038701D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Interaktivní a projektové učení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00561FFC" w:rsidRDefault="00561FFC" w:rsidP="00561FFC">
+      <w:r>
+        <w:t>Děti se podílejí na plánování a realizaci projektů, které jim umožňují objevovat nová témata</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6703C">
+        <w:t xml:space="preserve"> na základě jejich zájmu. Projekty mohou zahrnovat různé činnosti jako je výzkum, tvoření, příběhy nebo experimenty. Podporujeme schopnost dětí pracovat na delších úkolech, rozvíjet jejich iniciativu a spolupráci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B6703C" w:rsidRPr="0038701D" w:rsidRDefault="00B6703C" w:rsidP="00B6703C">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038701D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Podpora komunikace a jazyka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B6703C" w:rsidRDefault="00B6703C" w:rsidP="00B6703C">
+      <w:r>
+        <w:t>Podporujeme rozvoj verbálních i neverbálních komunikačních dovedností. Patří sem čtení a vyprávění příběhů, dramatizace, rozhovory, hry na rozvoj slovní zásoby či využití jazykových her. Nabízenými aktivitami posilujeme u dětí jazykový rozvoj, schopnost vyjadřovat své myšlenky a naslouchat druhým.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B6703C" w:rsidRPr="0038701D" w:rsidRDefault="00B6703C" w:rsidP="00B6703C">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038701D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Práce s emocemi a podpora emocionální inteligence</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B6703C" w:rsidRDefault="009A3012" w:rsidP="00B6703C">
+      <w:r>
+        <w:t xml:space="preserve">Zaměřujeme se na rozpoznávání, pojmenovávání a vhodné vyjadřování emocí. Děti se učí chápat své vlastní pocity i pocity druhých a nalézají způsoby, jak s nimi pracovat. Aktivitami rozvíjíme emocionální inteligenci a schopnost zvládat různé situace. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A3012" w:rsidRPr="0038701D" w:rsidRDefault="009A3012" w:rsidP="009A3012">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0038701D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Spolupráce s rodinou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A3012" w:rsidRDefault="0038701D" w:rsidP="009A3012">
+      <w:r>
+        <w:t xml:space="preserve">Nabízíme aktivity k zapojení rodičů do vzdělávacího procesu, pravidelnou komunikaci, společné akce a sdílení informací o dítěti. Pedagogové usilují o partnerství s rodinou, aby podpořili rozvoj dítěte i </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>v domácím prostředí. Jde nám o zajišťování konzistence ve výchově a vzdělávání a posílení vazby mezi školou a rodinou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0038701D" w:rsidRDefault="0038701D" w:rsidP="009A3012"/>
+    <w:p w:rsidR="0038701D" w:rsidRDefault="0038701D" w:rsidP="009A3012">
+      <w:r>
+        <w:t>Všechny strategie kombinujeme a přizpůsobujeme konkrétním podmínkám tak, aby odpovídaly filozofii a potřebám dětí naší mateřské školy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008509BF" w:rsidRDefault="008509BF" w:rsidP="009A3012"/>
+    <w:p w:rsidR="008509BF" w:rsidRPr="008509BF" w:rsidRDefault="008509BF" w:rsidP="009A3012">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008509BF">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ROZVÍJENÍ ZÁKLADNÍ GRAMOTNOSTI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008509BF" w:rsidRDefault="008509BF" w:rsidP="009A3012">
+      <w:r>
+        <w:t>V naší mateřské škole podporujeme všechny gramotnosti. Zaměřujeme se na čtenářskou a matematickou.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008509BF" w:rsidRPr="008509BF" w:rsidRDefault="008509BF" w:rsidP="009A3012">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...203 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008509BF">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>PŘEDČTENÁŘSKÁ GRAMOTNOST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008509BF" w:rsidRDefault="008509BF" w:rsidP="009A3012">
+      <w:r>
+        <w:t>V rámci metod</w:t>
+      </w:r>
+      <w:r w:rsidR="00D45672">
+        <w:t xml:space="preserve"> a forem práce inspirují pedagogové děti k výběru knih dle ilustrací, obalu, podporují děti k návratu k oblíbeným knihám, děti naslouchají čtenému textu, zapojují se do vyprávění či diskutují o přečteném. Hledají informace na obrázcích, piktogramech, porovnávají slyšené s obrázkem, dle obrázku odhadují obsah. Učí se všímat si rozdílů mezi textem a vlastní zkušeností, rozpoznávají jednoduché typy textů, doptávají se, používají ilustrace, pokud nerozumí textu, snaží se reflektovat své čtenářské zážitky. V mateřské škole využíváme školní dětskou knihovnu, didaktické a obrazové materiály, deskové hry, děti si přinášejí oblíbené knihy z domova.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D45672" w:rsidRDefault="00D45672" w:rsidP="009A3012">
+      <w:r w:rsidRPr="00D61AF7">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Čtení obrázkových knih</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Děti si prohlížejí obrázkové knihy, diskutují o obrázcích a příbězích, což podporuje jejich schopnost interpretace a porozumění vizuálním informacím.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D45672" w:rsidRDefault="00D45672" w:rsidP="009A3012">
+      <w:r w:rsidRPr="00D61AF7">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Hraní s písmeny</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D61AF7">
+        <w:t>Používání magnetických písmen, skládaček nebo her zaměřených na rozpoznávání písmen a jejich zvuků, čímž se děti seznamují s abecedou.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D61AF7" w:rsidRDefault="00D61AF7" w:rsidP="009A3012">
+      <w:r w:rsidRPr="00D61AF7">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Rýmování a rytmické hry</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Procvičování říkanek, písní a rýmování pomáhá dětem rozvíjet sluchové vnímání a povědomí o zvucích v jazyce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D61AF7" w:rsidRDefault="00D61AF7" w:rsidP="009A3012">
+      <w:r w:rsidRPr="00D61AF7">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Vyprávění a poslech příběhů</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Učitelé čtou dětem pohádky nebo vytvářejí jednoduché příběhy, které děti mohou poslouchat, což podporuje jejich slovní zásobu a schopnost soustředění.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D61AF7" w:rsidRDefault="00D61AF7" w:rsidP="009A3012">
+      <w:r w:rsidRPr="00D61AF7">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kreslení </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D61AF7">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>a ,,psaní</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D61AF7">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Děti mají možnost kreslit, napodobovat písmena nebo vytvářet vlastní příběhy prostřednictvím obrázků, což rozvíjí jejich jemnou motoriku a zájem o psaný jazyk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00236213" w:rsidRDefault="00236213" w:rsidP="009A3012"/>
+    <w:p w:rsidR="00236213" w:rsidRPr="00D65297" w:rsidRDefault="00236213" w:rsidP="009A3012">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Dítě a jeho psychika</w:t>
-[...532 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D65297">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>PŘEDMATEMATICKÁ GRAMOTNOST</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00236213" w:rsidRDefault="00160005" w:rsidP="009A3012">
+      <w:r>
+        <w:t>Volíme adekvátní postupy s ohledem na zralost dítěte, jeho potřeby a vycházíme maximálně z jeho vlastní zkušenosti. Využíváme možnosti řešení problému ve dvojicích a v kolektivu, děti hledají své vlastní postupy a strategie, pokouší se zaznamenávat graficky kvantitu (pomocí čárek, puntíků nebo jiných vhodných symbolů), řadí objekty podle jednoduchých daných kritérií, rozpoznávají, podle jakého kritéria byla skupina objektů vytvořena, využívají rytmus a pravidelnosti k</w:t>
+      </w:r>
+      <w:r w:rsidR="006D698C">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>řešení</w:t>
+      </w:r>
+      <w:r w:rsidR="006D698C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">problémů, pracují s konkrétní pomůckou na základě pokynů, vytváří strategie, zdokonalují svou hrubou a jemnou motoriku při používání pomůcek a nástrojů, přesvědčují se o správnosti řešení pomocí manipulace, manipulují a experimentují, vysvětlují postupy svými slovy. Využíváme reálné </w:t>
+      </w:r>
+      <w:r w:rsidR="006D698C">
+        <w:t>předměty, didaktické materiály</w:t>
+      </w:r>
+      <w:r w:rsidR="00C51C0C">
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidR="006D698C">
+        <w:t xml:space="preserve"> sportovní náčiní.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D698C" w:rsidRDefault="006D698C" w:rsidP="009A3012">
+      <w:r w:rsidRPr="00D65297">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Hra s čísly</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Děti se seznamují s čísly prostřednictvím počítání předmětů, rozpoznávání číslic a chápaní základních pojmů jako více, méně nebo stejně.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D698C" w:rsidRDefault="006D698C" w:rsidP="009A3012">
+      <w:r w:rsidRPr="00D65297">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Třídění a uspořádání</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Aktivity, při kterých děti třídí předměty podle barev, tvarů, velikostí nebo jiných vlastností, pomáhají rozvíjet logické myšlení a schopnost kategorizace.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D698C" w:rsidRDefault="006D698C" w:rsidP="009A3012">
+      <w:r w:rsidRPr="00D65297">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Geometrické tvary a stavebnice</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Používáním stavebnic, kostek nebo her s geometrickými tvary se děti učí rozpoznávat tvary, rozvíjejí prostorovou představivost a dovednosti řešení problémů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D698C" w:rsidRDefault="006D698C" w:rsidP="009A3012">
+      <w:r w:rsidRPr="00D65297">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Matematické hry</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Jednoduché hry jako sudoku pro děti, skládání číselných řetězců nebo interaktivní hry</w:t>
+      </w:r>
+      <w:r w:rsidR="00312711">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> motivují děti k poznávání čísel a logického uvažování.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D698C" w:rsidRDefault="006D698C" w:rsidP="009A3012">
+      <w:r w:rsidRPr="00D65297">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Praktické měření</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="003B3514">
+        <w:t xml:space="preserve"> Porovnávání délky předmětů, vážení nebo hraní s vodou a pískem při odměřování objemu umožňuje dětem pochopit a procvičovat pojmy jako délka, hmotnost a objem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003B3514" w:rsidRDefault="003B3514" w:rsidP="009A3012">
+      <w:r w:rsidRPr="00D65297">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Stavebnice a skládání</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Používání stavebnic, puzzle nebo mozaik podporuje u dětí prostorovou představivost, schopnost řešit problémy a chápat základní geometrické tvary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00394B1F" w:rsidRDefault="00394B1F" w:rsidP="009A3012"/>
+    <w:p w:rsidR="00394B1F" w:rsidRPr="00F9054E" w:rsidRDefault="00394B1F" w:rsidP="009A3012">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Dítě a ten druhý</w:t>
-[...147 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F9054E">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>5.3.  NASTAVENÍ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F9054E">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
+        <w:t xml:space="preserve"> PROCESU DIAGNOSTIKOVÁNÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00394B1F" w:rsidRDefault="00394B1F" w:rsidP="009A3012">
+      <w:r>
+        <w:t>Pedagogové se zaměřují na pozorování dětí při běžné činnosti, což umožňuje zachytit jejich přirozené reakce a dovednosti.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9054E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D412EC">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="002F3B9C">
+        <w:t>Kromě toho se věnují individuálním činnostem, kde s dětmi provádějí aktivity zaměřené na konkrétní oblasti jako je řeč, motorika či sociální dovednosti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F3B9C" w:rsidRDefault="002F3B9C" w:rsidP="009A3012">
+      <w:r>
+        <w:t>Důležitou roli hraje komunikac</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9054E">
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> s rodiči, kteří sdílejí informace o dítěti z domácího prostředí a tím doplňují obraz o jeho dovednostech a potřebách. Na základě analýzy zjištěných poznatků pedagog plánuje individuální cíle a metodiku práce s dítětem. Diagnostikování dítěte není jednorázovým procesem, ale kontinuálním sledováním, které umožňuje reagovat na změny a přizpůsobovat vzdělávací přístupy. Podstatným nástrojem, který pedagog využívá</w:t>
+      </w:r>
+      <w:r w:rsidR="00312711">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> je diagnostické portfolio dítěte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F3B9C" w:rsidRPr="00F9054E" w:rsidRDefault="002F3B9C" w:rsidP="009A3012">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F9054E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Při nastavení diagnostikování dítěte pedagog využívá</w:t>
+      </w:r>
+      <w:r w:rsidR="00F93058" w:rsidRPr="00F9054E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F93058" w:rsidRDefault="00F93058" w:rsidP="00F93058">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F93058">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Pozorování dětí v přirozeném prostředí</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: pedagog sleduje chování, interakce s vrstevníky a reakce dítěte během běžných aktivit v mateřské škole.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F93058" w:rsidRDefault="00F93058" w:rsidP="00F93058">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F93058">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Individuální rozhovory a aktivity</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: pedagog plánuje aktivity zaměřené na konkrétní dovednosti a vede individuální rozhovory s dětmi, aby lépe porozuměl jejich schopnostem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F93058" w:rsidRDefault="00F93058" w:rsidP="00F93058">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C61A5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Práce s diagnostickými nástroji</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: používání předem připravených záznamových archů, dotazníků pro rodiče. Hlavním nástrojem pro sledování vývoje dítěte v oblastech předškolního vzdělávání využíváme diagnostické portfolio dítěte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F93058" w:rsidRDefault="00F93058" w:rsidP="00F93058">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C61A5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Spolupráce s rodiči:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> pedagog pravidelně komunikuje s rodiči, sdílí informace o dítě</w:t>
+      </w:r>
+      <w:r w:rsidR="00F9054E">
+        <w:t>ti a</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> získává od nich zpětnou vazbu o jeho chování mimo školu. Při setkáních nebo konzultacích využíváme diagnostické portfolio dítěte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C61A5" w:rsidRDefault="003C61A5" w:rsidP="00F93058">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C61A5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Stanovení vývojových cílů</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: na základě získaných poznatků pedagog stanoví individuální cíle pro dítě a vytvoří plán aktivit na jejich dosažení. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C61A5" w:rsidRDefault="003C61A5" w:rsidP="00F93058">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C61A5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Průběžné vyhodnocování</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: pedagog využívá průběžné sledování dítěte, diagnostické portfolio k pravidelnému zhodnocení pokroku dítěte a případné úpravy nastavených cílů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C61A5" w:rsidRDefault="003C61A5" w:rsidP="003C61A5"/>
+    <w:p w:rsidR="003C61A5" w:rsidRPr="00F9054E" w:rsidRDefault="00E437A9" w:rsidP="003C61A5">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F9054E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Září – </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F9054E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Říjen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F9054E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Začátek školního roku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E437A9" w:rsidRDefault="00E437A9" w:rsidP="00E437A9">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F9054E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Seznamování a první pozorování</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B143E3" w:rsidRDefault="00B143E3" w:rsidP="00B143E3">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>První týdny se pedagogové věnují pozorování dětí v přirozených aktivitách (hra, interakce s vrstevníky, adaptace na prostředí).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B143E3" w:rsidRDefault="00B143E3" w:rsidP="00B143E3">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Sběr počátečních informací o dětech (silné a slabé stránky, zájmy, případné obtíže) s využitím dotazníku pro rodiče. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B143E3" w:rsidRDefault="00B143E3" w:rsidP="00B143E3">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Zahájení komunikace s rodiči – sběr informací o chování dítěte mimo školku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B143E3" w:rsidRDefault="00B143E3" w:rsidP="00B143E3">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F9054E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Průběžné diagnostikování a základní diagnostika</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B143E3" w:rsidRDefault="00B143E3" w:rsidP="00B143E3">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vyplnění úvodních diagnostických záznamů, zaměřených na adaptaci a základní dovednosti (motorika, jazykové schopnosti, sociální interakce).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B143E3" w:rsidRDefault="00B143E3" w:rsidP="00B143E3">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Plánování prvních individuálních rozhovorů s dětmi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B143E3" w:rsidRDefault="00B143E3" w:rsidP="00B143E3">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B143E3" w:rsidRPr="00F9054E" w:rsidRDefault="00B143E3" w:rsidP="00B143E3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F9054E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Listopad</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F9054E">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Prosinec: Rozvoj diagnostických aktivit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B143E3" w:rsidRPr="00F9054E" w:rsidRDefault="00E600DE" w:rsidP="00B143E3">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F9054E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Průběžné pozorování a aktivity:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E600DE" w:rsidRDefault="00E600DE" w:rsidP="00E600DE">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pedagog zařazuje konkrétní aktivity zaměřené na sledované oblasti (kresba, jemná motorika, řečové dovednosti, samostatnost).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E600DE" w:rsidRDefault="00E600DE" w:rsidP="00E600DE">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pokračování ve sledování mezilidských vztahů a spolupráce ve skupině.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D315D5" w:rsidRDefault="00D315D5" w:rsidP="00E600DE">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F9054E" w:rsidRDefault="00F9054E" w:rsidP="00F9054E">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217217">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>První hodnocení pokroku</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F9054E" w:rsidRDefault="00F9054E" w:rsidP="00F9054E">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vyhodnocení shromážděných dat a vytvoření předběžného obrazu o vývojové úrovni jednotlivých dětí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F9054E" w:rsidRDefault="00F9054E" w:rsidP="00F9054E">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Konzultace s rodiči – zpětná vazba o vývoji dítěte a případné návrhy dalšího postupu s využitím diagnostického portfolia dítěte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00251CCE" w:rsidRDefault="00251CCE" w:rsidP="00F9054E">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00251CCE" w:rsidRPr="00217217" w:rsidRDefault="00251CCE" w:rsidP="00251CCE">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00217217">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Leden</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00217217">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Únor: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D315D5" w:rsidRPr="00217217">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Detailní analýza a plánování</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D315D5" w:rsidRDefault="00D315D5" w:rsidP="00D315D5">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217217">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Hlubší diagnostikování</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D315D5" w:rsidRDefault="00D315D5" w:rsidP="00D315D5">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Používání specifických diagnostických nástrojů (dotazníky, pedagogické testování, strukturované aktivity) zaměřené na konkrétní oblasti vývoje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D315D5" w:rsidRDefault="00D315D5" w:rsidP="00D315D5">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Identifikace dětí, které potřebují větší podporu nebo odbornou pomoc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D315D5" w:rsidRDefault="00D315D5" w:rsidP="00D315D5">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D315D5" w:rsidRDefault="00D315D5" w:rsidP="00D315D5">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217217">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Stanovení individuálních cílů</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D315D5" w:rsidRDefault="00D315D5" w:rsidP="00D315D5">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Na základě získaných poznatků stanovení</w:t>
+      </w:r>
+      <w:r w:rsidR="00735575">
+        <w:t xml:space="preserve"> vývojových cílů pro jednotlivé děti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00735575" w:rsidRDefault="00735575" w:rsidP="00D315D5">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Plánování konkrétních aktivit a strategií pro jejich dosažení.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00735575" w:rsidRDefault="00735575" w:rsidP="00D315D5">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00735575" w:rsidRPr="00217217" w:rsidRDefault="00735575" w:rsidP="00735575">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217217">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Březen- </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00217217">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Duben</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00217217">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Implementace a sledování pokroku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00735575" w:rsidRDefault="00735575" w:rsidP="00735575">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217217">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Práce na individuálních cílech</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00735575" w:rsidRDefault="00735575" w:rsidP="00735575">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Aktivní realizace plánovaných aktivit pro podporu předškolního vývoje (např. řečové hry, motorická cvičení, sociální dovednosti).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00735575" w:rsidRDefault="00735575" w:rsidP="00735575">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pravidelné pozorování pokroku u jednotlivých dětí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00735575" w:rsidRDefault="00735575" w:rsidP="00735575">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00735575" w:rsidRDefault="00735575" w:rsidP="00735575">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217217">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Spolupráce s rodiči</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00735575" w:rsidRDefault="00735575" w:rsidP="00735575">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Organizace konzultací s rodiči o dosavadním vývoji a možnostech jejich zapojení do podpory dítěte doma. Pedagog využívá při konzultacích diagnostické portfolio dítěte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00735575" w:rsidRDefault="00735575" w:rsidP="00735575">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00735575" w:rsidRPr="00217217" w:rsidRDefault="00735575" w:rsidP="00735575">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00217217">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Květen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00217217">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Červen: Závěrečné vyhodnocení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00735575" w:rsidRDefault="00014494" w:rsidP="00735575">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217217">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Celkové zhodnocení vývoje</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00217217" w:rsidRDefault="00217217" w:rsidP="00217217">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Vyplnění závěrečných diagnostických nástrojů a porovnání s počátečními záznamy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00217217" w:rsidRDefault="00217217" w:rsidP="00217217">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vyhodnocení dosažení stanovených cílů. Pedagog využívá diagnostické portfolio dítěte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00217217" w:rsidRDefault="00217217" w:rsidP="00217217">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00217217" w:rsidRDefault="00217217" w:rsidP="00217217">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00217217" w:rsidRDefault="00217217" w:rsidP="00217217">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00217217">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Příprava na přechod do dalšího školního roku</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00217217" w:rsidRDefault="00217217" w:rsidP="00217217">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vypracování závěrečného hodnocení každého dítěte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00217217" w:rsidRDefault="00217217" w:rsidP="00217217">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Seznámení rodičů s výsledky diagnostikování dítěte a doporučeními pro další rozvoj dítěte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0041320D" w:rsidRDefault="0041320D" w:rsidP="00217217">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0041320D" w:rsidRDefault="0041320D" w:rsidP="0041320D">
+      <w:r w:rsidRPr="0041320D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Průběžně během roku</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0041320D" w:rsidRDefault="0041320D" w:rsidP="0041320D">
+      <w:r w:rsidRPr="0041320D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Souvislé pozorování</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Průběžné sledování dětí během každodenních aktivit a zaznamenávání významných změn či pokroku v diagnostickém portfoliu. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0041320D" w:rsidRDefault="0041320D" w:rsidP="0041320D">
+      <w:r w:rsidRPr="0041320D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Operativní úpravy</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Pokud se objeví nové potřeby nebo situace, flexibilně přizpůsobit diagnostický plán.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0041320D" w:rsidRDefault="0041320D" w:rsidP="0041320D">
+      <w:r w:rsidRPr="0041320D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Spolupráce s dalšími odborníky a rodiči dítěte</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: V případě potřeby konzultovat výsledky diagnostiky s rodiči, se speciálními pedagogy, psychology nebo logopedy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0041320D" w:rsidRDefault="0041320D" w:rsidP="0041320D"/>
+    <w:p w:rsidR="0041320D" w:rsidRDefault="0041320D" w:rsidP="0041320D">
+      <w:r>
+        <w:t>Veškerá zjištění vypovídající o dítěti a jeho pokrocích jsou důvěrná. Učitelé je dále využívají při komunikaci se zákonnými zástupci, případně pro přípravu zprávy pro odborná pracoviště (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>PPP,SPC</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0041320D" w:rsidRDefault="0041320D" w:rsidP="0041320D"/>
+    <w:p w:rsidR="0041320D" w:rsidRPr="00B11765" w:rsidRDefault="0041320D" w:rsidP="0041320D">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Dítě</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B11765">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a společnost</w:t>
-[...173 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>5.4. ZPŮSOB ZAJIŠTĚNÍ INDIVIDUALIZACE VZDĚLÁVÁNÍ DĚTÍ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0041320D" w:rsidRDefault="00646865" w:rsidP="0041320D">
+      <w:r>
+        <w:t xml:space="preserve">Individualizace vzdělávání v mateřské škole je klíčovým prvkem, který zajišťuje, že každé dítě má možnost se rozvíjet podle svých schopností, potřeb a zájmů. Pedagogové se zaměřují na respektování individuality každého dítěte a poskytují vzdělávací podporu přizpůsobenou jeho osobním předpokladům. </w:t>
+      </w:r>
+      <w:r w:rsidR="00B11765">
+        <w:t>Zajištění individualizace probíhá v naší mateřské škole následujícími způsoby:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B11765" w:rsidRDefault="00B11765" w:rsidP="00B11765">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F61F3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Pozorování a diagnostikování vývoje dítěte</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B11765" w:rsidRDefault="00B11765" w:rsidP="00B11765">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pedagogové pravidelně sledují děti během her a aktivit v přirozeném prostředí mateřské školy. Na základě pedagogického diagnostikování identifikují silné stránky, zájmy i oblasti, ve kterých dítě potřebuje podporu. Průběžné hodnocení umožňuje nastavovat vzdělávací cíle individuálně.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B11765" w:rsidRDefault="00B11765" w:rsidP="00B11765">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00683395" w:rsidRDefault="00B11765" w:rsidP="002F61F3">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002F61F3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tvorba individuálních vzdělávacích plánů</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F61F3" w:rsidRDefault="002F61F3" w:rsidP="002F61F3">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002F61F3">
+        <w:t>Pro děti, které potřebují specifický přístup</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (například děti s odlišnými vzdělávacími potřebami, děti nadané nebo s jazykovými bariérami), pedagogové vytvářejí individuální vzdělávací plány</w:t>
+      </w:r>
+      <w:r w:rsidR="00312711">
+        <w:t xml:space="preserve"> na základě doporučení ŠPZ</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Tyto plány stanovují konkrétní cíle, metody a aktivity, které odpovídají potřebám daného dítěte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00570CE3" w:rsidRDefault="00570CE3" w:rsidP="002F61F3">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002F61F3" w:rsidRDefault="002F61F3" w:rsidP="002F61F3">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00570CE3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Flexibilní organizace vzdělávacích činností</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002F61F3" w:rsidRDefault="002F61F3" w:rsidP="002F61F3">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Aktivity a činnosti jsou přizpůsobovány potřebám skupiny i jednotlivců. Děti mají možnost volit činnosti podle svých zájmů, pracovat svým tempem</w:t>
+      </w:r>
+      <w:r w:rsidR="00976370">
+        <w:t xml:space="preserve"> a zapojovat se do aktivit, které odpovídají jejich schopnostem a preferencím.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00570CE3" w:rsidRDefault="00570CE3" w:rsidP="002F61F3">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00976370" w:rsidRDefault="00976370" w:rsidP="00976370">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00570CE3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Podpora samostatnosti a zodpovědnosti</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00976370" w:rsidRDefault="00976370" w:rsidP="00976370">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Dětem je poskytován prostor pro samostatné rozhodování a volbu činností. Pedagogové přitom respektují individuální tempo a potřeby každého dítěte.  Vzdělávací prostředí je uspořádáno tak, aby umožňovalo dětem aktivně objevovat a učit se dle vlastních zájmů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00570CE3" w:rsidRDefault="00570CE3" w:rsidP="00976370">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00976370" w:rsidRDefault="00976370" w:rsidP="00976370">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00570CE3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Spolupráce s rodinou</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00976370" w:rsidRDefault="00976370" w:rsidP="00976370">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Rodiče jsou aktivně zapojováni do vzdělávacího procesu. Pedagogové pravidelně komunikují s rodiči, sdílejí zpětnou vazbu o jeho chování a potřebách mimo školu. Díky této spolupráci je možné lépe přizpůsobit vzdělávací přístup individuálním potřebám dítěte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00570CE3" w:rsidRDefault="00570CE3" w:rsidP="00976370">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00976370" w:rsidRPr="00570CE3" w:rsidRDefault="00976370" w:rsidP="00976370">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00570CE3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Zapojení odborníků:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00976370" w:rsidRDefault="00976370" w:rsidP="00976370">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>V případě potřeby pedagogové konzultují vzdělávací postupy s odborníky, např. speciálními pedagogy, psychology nebo logopedy. Tito odborníci pomáhají navrhnout vhodné metody a strategie pro práci s dítětem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00570CE3" w:rsidRDefault="00570CE3" w:rsidP="00976370">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00976370" w:rsidRDefault="00976370" w:rsidP="00976370">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00570CE3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Prostor pro individuální a skupinovou práci</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00976370" w:rsidRDefault="00570CE3" w:rsidP="00976370">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>V rámci denního režimu jsou plánovány aktivity, které umožňují individuální přístup (např. individuální rozhovory, práce s dítětem na konkrétní dovednosti) i spolupráci ve skupinách, kde se děti učí pracovat společně, ale současně si rozvíjejí vlastní schopnosti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00570CE3" w:rsidRDefault="00570CE3" w:rsidP="00976370">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00570CE3" w:rsidRDefault="00570CE3" w:rsidP="00570CE3">
+      <w:r>
+        <w:t>Individualizovaným přístupem zajišťujeme, že každé dítě má možnost plně rozvíjet svůj potenciál, překonávat případné potíže a cítit se v naší mateřské škole podporováno a přijímáno. Důraz je kladen na vytváření prostředí, ve kterém se každé dítě může cítit bezpečně a motivováno k učení.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00681E61" w:rsidRDefault="00681E61" w:rsidP="00570CE3"/>
+    <w:p w:rsidR="00681E61" w:rsidRPr="004832E3" w:rsidRDefault="00681E61" w:rsidP="00570CE3">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004832E3">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Dítě a svět</w:t>
-[...322 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:t>Vzdělávání dětí mimořádně nadaných</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00681E61" w:rsidRDefault="00681E61" w:rsidP="00570CE3">
+      <w:r>
+        <w:t>Vzdělávání dětí s mimořádným nadáním v mateřské škole vyžaduje specifický přístup, který zohledňuje jejich individuální potřeby, zájmy a potenciál. Cílem naší mateřské školy je vytvořit prostředí, které podporuje rozvoj jejich nadání, motivuje je k objevování a učení a zároveň respektuje jejich emocionální a sociální potřeby.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00681E61" w:rsidRDefault="00681E61" w:rsidP="00570CE3">
+      <w:r>
+        <w:t xml:space="preserve">ŠVP umožňuje, aby individuální vzdělávací program, jeho obsah i podmínky, byly dle potřeb a možností rozumně přizpůsobeny mimořádným schopnostem dětí a popř. doplněny nabídkou dalších aktivit podle zájmů a mimořádných schopností či mimořádného nadání dětí. Rozvoj a podpora </w:t>
+      </w:r>
+      <w:r w:rsidR="008735F3">
+        <w:t xml:space="preserve">individuálních schopností dětí je zajišťována a organizována tak, aby nebyla jednostranná a neomezila pestrost a šíři obvyklé vzdělávací nabídky. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008735F3" w:rsidRDefault="008735F3" w:rsidP="00570CE3">
+      <w:r w:rsidRPr="004832E3">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>První kroky při organizaci vzdělávání nadaných dětí</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008735F3" w:rsidRDefault="008735F3" w:rsidP="00570CE3">
+      <w:r>
+        <w:t>Identifikace:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008735F3" w:rsidRDefault="008735F3" w:rsidP="00570CE3">
+      <w:r w:rsidRPr="004832E3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Pozorování pedagogů</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Sledují projevy mimořádného nadání v oblasti kognitivní, kreativní, sociální či pohybové.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008735F3" w:rsidRDefault="008735F3" w:rsidP="00570CE3">
+      <w:r w:rsidRPr="004832E3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Spolupráce s odborníky</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Poradenská zařízení a specialisté mohou pomoci s diagnostikou mimořádného nadání.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008735F3" w:rsidRDefault="008735F3" w:rsidP="00570CE3">
+      <w:r w:rsidRPr="004832E3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Komunikace s rodiči</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Rodiče často poskytují důležité informace o zájmech a schopnostech dítěte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008735F3" w:rsidRDefault="008735F3" w:rsidP="00570CE3"/>
+    <w:p w:rsidR="008735F3" w:rsidRPr="004832E3" w:rsidRDefault="008735F3" w:rsidP="00570CE3">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004832E3">
+        <w:rPr>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>- upřednostňovat příjemné pocity dítěte, respektovat práva dětí</w:t>
-[...200 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Vzdělávací program</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008735F3" w:rsidRDefault="008735F3" w:rsidP="00570CE3">
+      <w:r>
+        <w:t xml:space="preserve">Na základě identifikace mimořádného nadání </w:t>
+      </w:r>
+      <w:r w:rsidR="00312711">
+        <w:t>může být</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> pro dítě vytvořen individuální vzdělávací plán (IVP), který reflektuje jeho specifické potřeby a zájmy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004832E3" w:rsidRDefault="004832E3" w:rsidP="00570CE3">
+      <w:r>
+        <w:t>(Nabídka náročnějších úkolů, objevování nových témat a prohlubování znalostí v preferovaných oblastech – např. věda, technika, umění. Možnost pracovat na dlouhodobých projektech</w:t>
+      </w:r>
+      <w:r w:rsidR="00A67AB5">
+        <w:t>, které podporují kreativitu a samostatnost. V případě potřeby může dítě pracovat se staršími dětmi, což podporuje jeho sociální i intelektuální rozvoj.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A67AB5" w:rsidRDefault="00A67AB5" w:rsidP="00570CE3"/>
+    <w:p w:rsidR="00A67AB5" w:rsidRPr="00C0273C" w:rsidRDefault="00A67AB5" w:rsidP="00570CE3">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...354 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00C0273C">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Vzdělávání dětí se speciálními vzdělávacími potřebami</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A67AB5" w:rsidRDefault="00A67AB5" w:rsidP="00570CE3">
+      <w:r>
+        <w:t>Školní vzdělávací program vychází z respektování individuálních potřeb a možností dítěte. Na základě dlouhodobého a každodenního styku s dítětem i jeho rodiči plní</w:t>
+      </w:r>
+      <w:r w:rsidR="00312711">
+        <w:t xml:space="preserve"> dítě</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> předškolní vzdělávání </w:t>
+      </w:r>
+      <w:r w:rsidR="00561B1C">
+        <w:t>v rámci svých možností a schopností.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A67AB5" w:rsidRPr="00F81519" w:rsidRDefault="00A67AB5" w:rsidP="00570CE3">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F81519">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Podpůrná opatření – PO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A67AB5" w:rsidRDefault="00A67AB5" w:rsidP="00570CE3">
+      <w:r>
+        <w:t>Podpůrná opatření prvního stupně uplatňuje škola nebo školské zařízení i bez doporučení školského poradenského za</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0273C">
+        <w:t>ř</w:t>
+      </w:r>
+      <w:r>
+        <w:t>ízení</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0273C">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C0273C" w:rsidRDefault="00C0273C" w:rsidP="00570CE3">
+      <w:r>
+        <w:t>Asistent pedagoga:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C0273C" w:rsidRDefault="00C0273C" w:rsidP="00C0273C">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>AP je partnerem učitele</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C0273C" w:rsidRDefault="00C0273C" w:rsidP="00C0273C">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Je součástí týmu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C0273C" w:rsidRDefault="00C0273C" w:rsidP="00C0273C">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Je oporou učitele, pracuje na základě jeho pokynů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C0273C" w:rsidRDefault="00C0273C" w:rsidP="00C0273C">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Spolupodílí se na plánování, realizaci a hodnocení vzdělávání</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C0273C" w:rsidRDefault="00C0273C" w:rsidP="00C0273C">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Aktivně se podílí na vytváření příznivého klimatu kultury školy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C0273C" w:rsidRPr="00F81519" w:rsidRDefault="00C0273C" w:rsidP="00C0273C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F81519">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Individuální vzdělávací plán – IVP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C0273C" w:rsidRDefault="00C0273C" w:rsidP="00C0273C">
+      <w:r>
+        <w:t>Vychází z ŠVP školy, závěrů speciálně pedagogického vyšetření a je závazným dokumentem pro zajištění speciálních vzdělávacích potřeb dítěte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F81519" w:rsidRPr="007A5F57" w:rsidRDefault="00F81519" w:rsidP="00C0273C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5F57">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Plán pedagogické podpory – PLPP</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F81519" w:rsidRDefault="00F81519" w:rsidP="00C0273C">
+      <w:r>
+        <w:t>Obsahuje zejména popis obtíží a speciálních vzdělávacích potřeb dítěte, stanovení cílů podpory a způsobů vyhodnocování naplňování plánu. PLPP u dětí s PO 1. stupně vypracovává na základě pozorování a předškolní diagnostiky dítěte učitelka. Jedná se především o děti s méně závažnou vadou řeči, výraznějšími disproporcemi v oblasti vývoje nebo o děti s</w:t>
+      </w:r>
+      <w:r w:rsidR="00350F37">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>nadáním</w:t>
+      </w:r>
+      <w:r w:rsidR="00350F37">
+        <w:t>. Pokud se opatření projeví jako nedostatečná, navrhuje škola zvýšení stupně PO. O výši stupně rozhoduje SPC nebo PPP. O vyšetření SPC/PPP žádá rodič. Na základě vyšetření pak SPC/PPP vydá Doporučení ke vzdělávání, kde je stupeň podpory a jeho forma uvedena.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A5F57" w:rsidRPr="007A5F57" w:rsidRDefault="007A5F57" w:rsidP="00C0273C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A5F57">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>IVP/PLPP u dětí s PO 2. – 5. stupně</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A5F57" w:rsidRDefault="007A5F57" w:rsidP="00C0273C">
+      <w:r>
+        <w:t>Vypracovává speciální pedagog či školní logoped ve spolupráci s učitelem, popř. asistentem pedagoga. S obsahem a formou naplňování IVP/PLPP jsou seznámeni rodiče během konzultací, ideální je spolupráce školy s rodinou a naplňování cílů rozvoje dítěte společně.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A5F57" w:rsidRDefault="007A5F57" w:rsidP="00C0273C"/>
+    <w:p w:rsidR="007A5F57" w:rsidRPr="005E6358" w:rsidRDefault="007A5F57" w:rsidP="00C0273C">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Přehled všech základních témat jednotlivých integrovaných bloků:</w:t>
-[...221 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r w:rsidRPr="005E6358">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>Jazyková podpora dětem s nedostatečnou znalostí českého jazyka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007A5F57" w:rsidRDefault="007A5F57" w:rsidP="00C0273C">
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Děti – cizinci a děti, které pocházejí z jiného jazykového a kulturního prostředí, potřebují podporu učitele mateřské</w:t>
+      </w:r>
+      <w:r w:rsidR="005E6358">
+        <w:t xml:space="preserve"> školy při osvojování českého jazyka. Pokud rodiče sami neovládají český jazyk na úrovni rodilého mluvčího, nemohou své děti v poznávání českého jazyka přímo podpořit a děti se ocitají ve znevýhodněné pozici. Je třeba věnovat zvýšenou pozornost tomu, aby dětem s nedostatečnou znalostí českého jazyka začala být poskytována jazyková podpora již od samého nástupu do mateřské školy. Při práci s celou třídou je třeba mít na vědomí, že se v ní nacházejí i děti, které se český jazyk učí jako druhý jazyk, uzpůsobit tomu didaktické postupy a děti cíleně podporovat v osvojování českého jazyka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005E6358" w:rsidRDefault="005E6358" w:rsidP="00C0273C">
+      <w:r>
+        <w:t>Dětem s nedostatečnou znalostí českého jazyka poskytujeme přípravu pro zajištění plynulého přechodu do základního vzdělávání. Zvláštní právní úprava platí pro mateřské školy, kde jsou alespoň 4 cizinci v povinném předškolním vzdělávání v rámci jednoho místa poskytovaného vzdělávání.</w:t>
+      </w:r>
+      <w:r w:rsidR="005A5D0B">
+        <w:t xml:space="preserve"> V takovém případě zřídí ředitel mateřské školy skupinu nebo skupinu pro bezplatnou jazykovou přípravu pro zajištění plynulého přechodu do základního vzdělávání v souladu s vyhláškou č. 14/2005 Sb., o předškolním vzdělávání, ve znění pozdějších předpisů. Vzdělávání ve skupině pro jazykovou přípravu je rozděleno do dvou nebo více bloků v průběhu týdne. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005A5D0B" w:rsidRDefault="005A5D0B" w:rsidP="00C0273C">
+      <w:r>
+        <w:t>Ředitel mateřské školy může na základě posouzení potřebnosti jazykové podpory dítěte zařadit do skupiny pro jazykovou přípravu rovněž jiné děti, než jsou cizinci v povinném předškolním vzdělávání, pokud to není na újmu kvality jazykové přípravy. Podpůrným materiálem při vzdělávání dětí s nedostatečnou znalostí českého jazyka</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE76C6">
+        <w:t xml:space="preserve"> je Kurikulum češtiny jako druhého jazyka pro povinné předškolní vzdělávání, který lze využívat při individualizované práci s dětmi s nedostatečnou znalostí českého jazyka již od nástupu do mateřské školy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D45133" w:rsidRDefault="00D45133" w:rsidP="00C0273C"/>
+    <w:p w:rsidR="00D45133" w:rsidRPr="00D45133" w:rsidRDefault="00D45133" w:rsidP="00C0273C">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>6.1</w:t>
-[...4 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D45133">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:tab/>
-[...9 lines deleted...]
-          <w:b/>
+        <w:t>Vzdělávání dětí od dvou do tří let</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D45133" w:rsidRDefault="00D45133" w:rsidP="00C0273C">
+      <w:r>
+        <w:t xml:space="preserve">Děti mladší tří let jsou do mateřské školy přijímány na základě rozhodnutí ředitelky školy po splnění kritérií a zákonných podmínek přijetí dítěte do MŠ a určitých podmínek týkajících se připravenosti a zralosti dítěte pro vstup do mateřské školy. </w:t>
+      </w:r>
+      <w:r w:rsidR="005B7BD4">
+        <w:t xml:space="preserve">Dítě by mělo být bez plen, umět říct, když potřebuje na toaletu. Dále by mělo zvládat základní sebeobsluhu (oblékat se a svlékat základní části oblečení, zouvání a nazouvání bot, pití z hrnku, jíst lžící, smrkat). Hlavním cílem je adaptace na prostředí mateřské školy, režim mateřské školy a zvládnout odloučení od rodičů, začlenění do kolektivu vrstevníků, osvojit si základní </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="005B7BD4">
+        <w:t>sebeobslužné</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="005B7BD4">
+        <w:t xml:space="preserve"> a hygienické návyky</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD506D">
+        <w:t xml:space="preserve"> a získávání samostatnosti. Režim dne a plánované aktivity jsou přizpůsobovány individuálním potřebám aktivních činností a odpočinku dětí. Paní učitelky k dětem přistupují s citem a trpělivostí, zaměřují se především na učení prožitkem. Dávají dětem dostatečný prostor pro spontánní hru, odpočinek a vytváří podmínky pro celkový rozvoj osobnosti. Hračky a vybavení třídy, které je pro děti mladší tří let vhodné a bezpečné, průběžně doplňujeme v závislosti na finančních možnostech mateřské školy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C32773" w:rsidRDefault="00C32773" w:rsidP="00C0273C"/>
+    <w:p w:rsidR="00C32773" w:rsidRDefault="00C32773" w:rsidP="00C0273C"/>
+    <w:p w:rsidR="00C32773" w:rsidRDefault="00C32773" w:rsidP="00C0273C"/>
+    <w:p w:rsidR="00C32773" w:rsidRDefault="00C32773" w:rsidP="00C0273C"/>
+    <w:p w:rsidR="00C32773" w:rsidRDefault="00C32773" w:rsidP="00C0273C"/>
+    <w:p w:rsidR="00561B1C" w:rsidRDefault="00561B1C" w:rsidP="00C0273C"/>
+    <w:p w:rsidR="00C32773" w:rsidRPr="00C32773" w:rsidRDefault="00C32773" w:rsidP="00C0273C">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C32773">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>6.  Vzdělávací obsah</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00CD2388" w:rsidRDefault="00C32773">
+      <w:r>
+        <w:t>Vzdělávací obsah je uspořádaný do flexibilních integrovaných bloků (IB). Pedagog rozhoduje o pořadí a délce realizace jednotlivých IB, které nejsou ukotveny v čase, abychom mohli flexibilně reagovat na aktuální zájmy a potřeby dětí a přizpůsobovat jim vzdělávací nabídku. Pedagogové si vybírají IB či jeho části, které v daný okamžik odpovídají jejím potřebám, případně vybírají cíle a obsahy z několika IB zároveň.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009940B5" w:rsidRDefault="00C32773">
+      <w:r>
+        <w:t xml:space="preserve">V ŠVP </w:t>
+      </w:r>
+      <w:r w:rsidR="00C9534E">
+        <w:t>není cílem uvádět ke každému IB všechny potenciálně možné očekávané výstupy a klíčové kompetence, ke kterým by realizace mohla směřovat, ale jen ty, které mají k tématu a obsahu integrovaného bloku největší vazbu. Učitelé jsou zodpovědní za plánování a realizaci obsahu vzdělávání na úrovni třídy, do plánování témat a vzdělávací nabídky zapojují děti.</w:t>
+      </w:r>
+      <w:r w:rsidR="004A15A6">
+        <w:t xml:space="preserve"> Na základě ŠVP si ve vzájemné spolupráci průběžně a operativně v průběhu školního roku svůj plán připravují. Tvořivě využívají aktuální vzdělávací příležitosti, zejména to, že se ptají dětí, co by je zajímalo, co navrhují.</w:t>
+      </w:r>
+      <w:r w:rsidR="00E65A8C">
+        <w:t xml:space="preserve"> Vycházejí ze zjištění pedagogického diagnostikování a důsledně postupují s ohledem na individuální zájmy, potřeby a vývojové možnosti </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00E65A8C">
+        <w:t>dětí</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00E65A8C">
+        <w:t xml:space="preserve"> a to včetně volby témat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00956ECC" w:rsidRDefault="00956ECC"/>
+    <w:p w:rsidR="00C32773" w:rsidRPr="005412C5" w:rsidRDefault="00C9534E">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005412C5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00956ECC" w:rsidRPr="005412C5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">INTEGROVANÉ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00956ECC" w:rsidRPr="005412C5">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>BLOKY</w:t>
+      </w:r>
+      <w:r w:rsidR="00956ECC" w:rsidRPr="005412C5">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">:   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00956ECC" w:rsidRPr="005412C5">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">Svět očima dětí                     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00956ECC" w:rsidRPr="005412C5" w:rsidRDefault="00956ECC">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005412C5">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                           </w:t>
+      </w:r>
+      <w:r w:rsidR="005412C5">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005412C5">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005412C5">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005412C5">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Rozhlédni se po světě          </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00956ECC" w:rsidRPr="005412C5" w:rsidRDefault="00956ECC">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005412C5">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                             </w:t>
+      </w:r>
+      <w:r w:rsidR="005412C5">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005412C5">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Toulky přírodou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00956ECC" w:rsidRPr="005412C5" w:rsidRDefault="00956ECC">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005412C5">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                             </w:t>
+      </w:r>
+      <w:r w:rsidR="005412C5">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005412C5">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>Pohled za tradicemi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00956ECC" w:rsidRDefault="00956ECC"/>
+    <w:p w:rsidR="00956ECC" w:rsidRPr="00956ECC" w:rsidRDefault="00956ECC">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Oblasti předškolního vzdělávání</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00956ECC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005412C5">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Dítě a jeho tělo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00956ECC" w:rsidRPr="005412C5" w:rsidRDefault="00956ECC">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FFFF00"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956ECC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A4491">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Dítě a jeho psychika</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00956ECC" w:rsidRPr="00956ECC" w:rsidRDefault="00956ECC">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00956ECC">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                               </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005412C5">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Dítě, ten druhý a společnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00956ECC" w:rsidRDefault="00956ECC">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005412C5">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                               Dítě a svět    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005412C5" w:rsidRPr="002E6FDE" w:rsidRDefault="005412C5" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E6FDE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>IB: Svět očima dětí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005412C5" w:rsidRPr="002E6FDE" w:rsidRDefault="005412C5" w:rsidP="005412C5">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="002E6FDE">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Charakteristika bloku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005412C5" w:rsidRDefault="005412C5" w:rsidP="005412C5">
+      <w:r>
+        <w:t xml:space="preserve">V tomto integrovaném bloku se zaměřujeme na nejbližší svět dítěte, seznamování s novými kamarády, s prostředím, zaměstnanci, režimem mateřské školy. </w:t>
+      </w:r>
+      <w:r w:rsidR="002E6FDE">
+        <w:t>Společně budeme vytvářet nové vztahy, pravidla třídy,</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5CD4">
+        <w:t xml:space="preserve"> která říkají, </w:t>
+      </w:r>
+      <w:r w:rsidR="002E6FDE">
+        <w:t>jak se budeme chovat ve třídě a jak se budeme chovat k sobě navzájem. Zaměříme se na lidské tělo, jeho fungování, co mu škodí a prospívá. Rovněž dětem přiblížíme lidské emoce, naučíme se s nimi pracovat a reagovat na ně. Do světa dětí patří i jejich rodina</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5CD4">
+        <w:t>. S</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6FDE">
+        <w:t>eznámíme se s tím, jakou funkci má rodina</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF5CD4">
+        <w:t>,</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00561B1C">
+        <w:t xml:space="preserve"> se jmény</w:t>
+      </w:r>
+      <w:r w:rsidR="002E6FDE">
+        <w:t xml:space="preserve"> členů rodiny, co dělá máma s tátou, co děláme celý den a jak si doma pomáháme. V tomto IB oslavíme také Den matek, Den dětí a Den otců. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6FDE" w:rsidRDefault="002E6FDE" w:rsidP="005412C5"/>
+    <w:p w:rsidR="002E6FDE" w:rsidRDefault="002E6FDE" w:rsidP="005412C5"/>
+    <w:p w:rsidR="002E6FDE" w:rsidRDefault="002E6FDE" w:rsidP="005412C5"/>
+    <w:p w:rsidR="002E6FDE" w:rsidRDefault="002E6FDE" w:rsidP="005412C5">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Tematické bloky</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E6FDE">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lastRenderedPageBreak/>
+        <w:t>Nabídka podtémat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6FDE" w:rsidRDefault="002E6FDE" w:rsidP="005412C5">
+      <w:r>
+        <w:t>Těšíme se do školky</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6FDE" w:rsidRDefault="002E6FDE" w:rsidP="005412C5">
+      <w:r>
+        <w:t>Školková pravidla</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6FDE" w:rsidRDefault="002E6FDE" w:rsidP="005412C5">
+      <w:r>
+        <w:t>Ve školce jsme kamarádi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002E6FDE" w:rsidRDefault="002E6FDE" w:rsidP="005412C5">
+      <w:r>
+        <w:t>Ovoce a zelenina</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005906DD" w:rsidRDefault="005906DD" w:rsidP="005412C5">
+      <w:r>
+        <w:t>Moje tělo a zdraví</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005906DD" w:rsidRDefault="005906DD" w:rsidP="005412C5">
+      <w:r>
+        <w:t>Maminka má svátek aneb znám svou rodinu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005906DD" w:rsidRDefault="005906DD" w:rsidP="005412C5">
+      <w:r>
+        <w:t>Den dětí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005906DD" w:rsidRDefault="005906DD" w:rsidP="005412C5">
+      <w:r>
+        <w:t>Týden barev</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A4491" w:rsidRDefault="002A4491" w:rsidP="005412C5"/>
+    <w:p w:rsidR="002A4491" w:rsidRPr="00F86DA1" w:rsidRDefault="002A4491" w:rsidP="005412C5">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F86DA1">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Očekávané výsledky učení:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A4491" w:rsidRPr="00291DE6" w:rsidRDefault="002A4491" w:rsidP="005412C5">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Dítě a jeho tělo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A4491" w:rsidRPr="00291DE6" w:rsidRDefault="002A4491" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Orientuje se na svém těle, pojmenuje jeho části, zná jejich funkce</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A4491" w:rsidRPr="00291DE6" w:rsidRDefault="002A4491" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Zachovává správné držení těla</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A4491" w:rsidRPr="00291DE6" w:rsidRDefault="002A4491" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Rozlišuje pomocí všech smyslů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A4491" w:rsidRPr="00291DE6" w:rsidRDefault="002A4491" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Naplňuje své biologické potřeby</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A4491" w:rsidRPr="00291DE6" w:rsidRDefault="002A4491" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Zvládá základní pohybové dovednosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A4491" w:rsidRPr="00291DE6" w:rsidRDefault="002A4491" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Koordinuje pohyby těla, ruky a oka</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A4491" w:rsidRPr="00291DE6" w:rsidRDefault="002A4491" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Zvládá sebeobsluhu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A4491" w:rsidRPr="00291DE6" w:rsidRDefault="002A4491" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Využívá příležitosti k samostatnosti a k </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>sebeobslužným</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> činnostem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A4491" w:rsidRPr="00291DE6" w:rsidRDefault="002A4491" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Má osvojené základní hygienické návyky</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A4491" w:rsidRPr="00291DE6" w:rsidRDefault="002A4491" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Rozlišuje, co zdraví prospívá a co mu škodí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A4491" w:rsidRDefault="002A4491" w:rsidP="002A4491"/>
+    <w:p w:rsidR="002A4491" w:rsidRPr="00291DE6" w:rsidRDefault="002A4491" w:rsidP="002A4491">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Dítě a jeho psychika</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF550E" w:rsidRPr="00291DE6" w:rsidRDefault="00AF550E" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Odloučí se na určitou dobu od rodičů a blízkých a je aktivní i bez jejich opory</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF550E" w:rsidRPr="00291DE6" w:rsidRDefault="00AF550E" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Orientuje se v základních emocích a pocitech</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF550E" w:rsidRPr="00291DE6" w:rsidRDefault="00AF550E" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Vhodně projevuje emoce vůči sobě, blízkým a cizím osobám</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF550E" w:rsidRPr="00291DE6" w:rsidRDefault="00AF550E" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Navazuje a rozvíjí citové vazby</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF550E" w:rsidRPr="00291DE6" w:rsidRDefault="00AF550E" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Rozlišuje příčinu a důsledek při hře, ve svém jednání či příběhu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF550E" w:rsidRPr="00291DE6" w:rsidRDefault="00AF550E" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Pozná a pojmenuje osoby, zvířata, věci a jevy, kterými je obklopeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF550E" w:rsidRPr="00291DE6" w:rsidRDefault="00AF550E" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Vypráví jednoduchý děj</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF550E" w:rsidRPr="00291DE6" w:rsidRDefault="00AF550E" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Postupuje podle slovních i obrazových instrukcí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF550E" w:rsidRPr="00291DE6" w:rsidRDefault="00AF550E" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Formuluje instrukce a předá je ostatním</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF550E" w:rsidRPr="00291DE6" w:rsidRDefault="00AF550E" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Analyzuje děj, hodnotí ho, vyjadřuje se k jednání postav</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF550E" w:rsidRPr="00291DE6" w:rsidRDefault="00AF550E" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Roztřídí, vybere, spáruje a zkombinuje objekty na základě jejich vlastností</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AF550E" w:rsidRPr="00291DE6" w:rsidRDefault="00AF550E" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Orientuje se v prostoru a rovině, rozlišuje a pojmenuje prostorové vztahy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E91E91" w:rsidRDefault="00E91E91" w:rsidP="00AF550E"/>
+    <w:p w:rsidR="00AF550E" w:rsidRPr="00291DE6" w:rsidRDefault="00AF550E" w:rsidP="00AF550E">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dítě, ten druhý a společnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00295DC8" w:rsidRPr="00291DE6" w:rsidRDefault="00295DC8" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Poradí si v nové situaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00295DC8" w:rsidRPr="00291DE6" w:rsidRDefault="00295DC8" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Začlení se do skupiny</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00295DC8" w:rsidRPr="00291DE6" w:rsidRDefault="00295DC8" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Přijímá různé sociální role</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00295DC8" w:rsidRPr="00291DE6" w:rsidRDefault="00295DC8" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Ovlivňuje směřování společné činnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00295DC8" w:rsidRPr="00291DE6" w:rsidRDefault="00295DC8" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Navazuje a udržuje dětská přátelství</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00295DC8" w:rsidRPr="00291DE6" w:rsidRDefault="00295DC8" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Chová se zdvořile v kontaktu s dospělými a dětmi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00295DC8" w:rsidRPr="00291DE6" w:rsidRDefault="00295DC8" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Zachází šetrně s hračkami, pomůckami, věcmi a vnímá jejich hodnotu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00295DC8" w:rsidRPr="00291DE6" w:rsidRDefault="00295DC8" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Spolupodílí se na tvorbě pravidel vzájemného soužití</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00295DC8" w:rsidRPr="00291DE6" w:rsidRDefault="00295DC8" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Dodržuje pravidla her a jiných činností, požaduje dodržování dohodnutých pravidel i od druhých</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00295DC8" w:rsidRPr="00291DE6" w:rsidRDefault="00295DC8" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Přijímá kompromisy, řeší konflikty dohodou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00295DC8" w:rsidRPr="00291DE6" w:rsidRDefault="00295DC8" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Identifikuje rizika, chová se obezřetně při setkání s neznámými dětmi a dospělými</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00295DC8" w:rsidRPr="00291DE6" w:rsidRDefault="00295DC8" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Vyjadřuje se pomocí dramatizace, přijímá různé role při dramatických činnostech</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00295DC8" w:rsidRDefault="00295DC8" w:rsidP="00295DC8"/>
+    <w:p w:rsidR="00295DC8" w:rsidRPr="00291DE6" w:rsidRDefault="00295DC8" w:rsidP="00295DC8">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Dítě a svět</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00295DC8" w:rsidRPr="00291DE6" w:rsidRDefault="00295DC8" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Orientuje se blízkém prostředí – doma, v mateřské škole</w:t>
+      </w:r>
+      <w:r w:rsidR="00457FEC" w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i v širším prostředí – v okolí mateřské školy a v obci</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00457FEC" w:rsidRPr="00291DE6" w:rsidRDefault="00457FEC" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Udržuje pořádek v blízkém prostředí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00457FEC" w:rsidRPr="00291DE6" w:rsidRDefault="00457FEC" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Reaguje na bezpečnostní pokyny dospělých v rizikových situacích</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00457FEC" w:rsidRPr="00291DE6" w:rsidRDefault="00457FEC" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00291DE6">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Rozezná některá nebezpečí a ví, jak se jim vyhnout</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00457FEC" w:rsidRDefault="00457FEC" w:rsidP="00457FEC"/>
+    <w:p w:rsidR="00457FEC" w:rsidRPr="00F86DA1" w:rsidRDefault="00457FEC" w:rsidP="00457FEC">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Charakteristika:</w:t>
-[...80 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F86DA1">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Klíčové kompetence:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00457FEC" w:rsidRDefault="00457FEC" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Při učení využívá strategie pokusu a omylu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00457FEC" w:rsidRDefault="00457FEC" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Projevuje přirozený zájem o učení a svět, který ho obklopuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00457FEC" w:rsidRDefault="00457FEC" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Vyjadřuje se různými způsoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00457FEC" w:rsidRDefault="00457FEC" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Naslouchá druhému a dodržuje domluvená pravidla komunikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00457FEC" w:rsidRDefault="00457FEC" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Přispívá k fungování společenství v mateřské škole</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00457FEC" w:rsidRDefault="00457FEC" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Respektuje dohodnutá pravidla a práva druhých</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00291DE6" w:rsidRDefault="00457FEC" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Žádá o pomoc vrstevníky či dospělého</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00457FEC" w:rsidRDefault="00291DE6" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Pojmenuje vlastní silné stránky</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00291DE6" w:rsidRDefault="00291DE6" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Projevuje důvěru v sebe sama</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00291DE6" w:rsidRDefault="00291DE6" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Vyjadřuje svůj názor</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00291DE6" w:rsidRDefault="00291DE6" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Chová se empaticky a projevuje ohleduplnost k druhým</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00291DE6" w:rsidRDefault="00291DE6" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Rozlišuje vhodné a nevhodné chování</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00291DE6" w:rsidRDefault="00291DE6" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Chová se v souladu se základními společenskými pravidly</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00291DE6" w:rsidRDefault="00291DE6" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Domlouvá se a spolupracuje s ostatními dětmi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00291DE6" w:rsidRDefault="00291DE6" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Spolupodílí se na společných rozhodnutích</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00291DE6" w:rsidRDefault="00291DE6" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Vymýšlí a zkouší různá řešení problémů a situací</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00291DE6" w:rsidRDefault="00291DE6" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Volí adekvátní řešení vedoucí k cíli</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00291DE6" w:rsidRDefault="00291DE6" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Zapojuje se do tvůrčích činností</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F86DA1" w:rsidRPr="00E91E91" w:rsidRDefault="00291DE6" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Využívá digitální technologie k badatelským činnostem a poznávání světa kolem sebe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F86DA1" w:rsidRDefault="00F86DA1" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F86DA1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>IB Rozhlédni se po světě</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F86DA1" w:rsidRDefault="00F86DA1" w:rsidP="00F86DA1">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F86DA1" w:rsidRPr="006D7AAD" w:rsidRDefault="00F86DA1" w:rsidP="007404DB">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Dílčí vzdělávací cíle:</w:t>
-[...230 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Charakteristika bloku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F86DA1" w:rsidRDefault="007404DB" w:rsidP="007404DB">
+      <w:r>
+        <w:t>Tento integrovaný blok se zaměřuje na širší okolí dítěte a svět kolem nás. Děti v něm poznají okolí mateřské školy, poznají naš</w:t>
+      </w:r>
+      <w:r w:rsidR="004605AB">
+        <w:t>i</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> vesničku, svět kultury, sportu a techniky. Můžeme se dotknout i celkového pohledu na život ve vesnici. Přiblížíme mu dopravní prostředky a integrovaný záchranný systém. Zaměříme se i na znalost časových pojmů – ráno, poledne, večer, čím můžeme jednotlivé části dne charakterizovat. Sledujeme znaky a charakteristiku ročních období.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007404DB" w:rsidRDefault="007404DB" w:rsidP="007404DB"/>
+    <w:p w:rsidR="007404DB" w:rsidRPr="006D7AAD" w:rsidRDefault="007404DB" w:rsidP="007404DB">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Vzdělávací nabídka</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...241 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Nabídka podtémat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007404DB" w:rsidRDefault="007404DB" w:rsidP="007404DB">
+      <w:r>
+        <w:t>My jsme malí řemeslníci</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007404DB" w:rsidRDefault="007404DB" w:rsidP="007404DB">
+      <w:r>
+        <w:t>Sporty</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007404DB" w:rsidRDefault="007404DB" w:rsidP="007404DB">
+      <w:r>
+        <w:t>Čím cestujeme</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007404DB" w:rsidRDefault="007404DB" w:rsidP="007404DB">
+      <w:r>
+        <w:t>Jak to bylo, pohádko?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007404DB" w:rsidRDefault="007404DB" w:rsidP="007404DB">
+      <w:r>
+        <w:t>Česká Republika – má vlast</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007404DB" w:rsidRDefault="007404DB" w:rsidP="007404DB">
+      <w:r>
+        <w:t>Třídíme odpad</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007404DB" w:rsidRDefault="007404DB" w:rsidP="007404DB"/>
+    <w:p w:rsidR="007404DB" w:rsidRPr="006D7AAD" w:rsidRDefault="007404DB" w:rsidP="007404DB">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Očekávané v</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Očekávané výsledky učení:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007404DB" w:rsidRPr="006D7AAD" w:rsidRDefault="00700679" w:rsidP="007404DB">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Dítě a jeho tělo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700679" w:rsidRPr="006D7AAD" w:rsidRDefault="00700679" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Rozlišuje pomocí všech smyslů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700679" w:rsidRPr="006D7AAD" w:rsidRDefault="00700679" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Zvládá běžné způsoby pohybu v různém prostředí a terénu, prokazuje obratnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700679" w:rsidRPr="006D7AAD" w:rsidRDefault="00700679" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Ovládá jemnou motoriku a motoriku mluvidel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700679" w:rsidRPr="006D7AAD" w:rsidRDefault="00700679" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Vyhledává příležitosti k pohybu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700679" w:rsidRPr="006D7AAD" w:rsidRDefault="00700679" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Zvládá jednoduché pracovní úkony s různými materiály, nástroji, nářadím, náčiním a dalšími pomůckami</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700679" w:rsidRPr="006D7AAD" w:rsidRDefault="00700679" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Prokazuje vytrvalost, sílu a odolnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700679" w:rsidRPr="006D7AAD" w:rsidRDefault="00700679" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Chová se bezpečně, používá ochranné pomůcky</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700679" w:rsidRPr="006D7AAD" w:rsidRDefault="00700679" w:rsidP="00700679">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00700679" w:rsidRPr="006D7AAD" w:rsidRDefault="00700679" w:rsidP="00700679">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Dítě a jeho psychika</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700679" w:rsidRPr="006D7AAD" w:rsidRDefault="00700679" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Vyrovná se s neúspěchem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700679" w:rsidRPr="006D7AAD" w:rsidRDefault="00700679" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Vyhledává společné znaky, shodu, podobu, rozdíly objektů osob a jevů a odhalí vzájemné souvislosti mezi nimi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00700679" w:rsidRPr="006D7AAD" w:rsidRDefault="00700679" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Rozpozná a pojmenuje charakteristické rysy předmětů či jev</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB074D" w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>ů a vybere ty, které tyto charakteristiky nemají</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB074D" w:rsidRPr="006D7AAD" w:rsidRDefault="00DB074D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Rozpozná, které situace mohou a které nemohou nastat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB074D" w:rsidRPr="006D7AAD" w:rsidRDefault="00DB074D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Využívá myšlenkovou analýzu a syntézu při hře i při praktických činnostech</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB074D" w:rsidRPr="006D7AAD" w:rsidRDefault="00DB074D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Uplatňuje konstrukční myšlení při sestavování a skládání objektů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB074D" w:rsidRPr="006D7AAD" w:rsidRDefault="00DB074D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Vyjadřuje své představy různými způsoby, prostředky, technikami i s využitím digitálních technologií</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB074D" w:rsidRPr="006D7AAD" w:rsidRDefault="00DB074D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Zapamatuje si krátké texty a dokáže je reprodukovat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB074D" w:rsidRPr="006D7AAD" w:rsidRDefault="00DB074D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Sluchově rozlišuje různé zvuky, pozná první hlásku ve slově</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB074D" w:rsidRPr="006D7AAD" w:rsidRDefault="00DB074D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Rozpozná rým a rytmizuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB074D" w:rsidRPr="006D7AAD" w:rsidRDefault="00DB074D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Vybere si knihy nebo časopisy podle svého zájmu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB074D" w:rsidRPr="006D7AAD" w:rsidRDefault="00DB074D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Rozumí předčítanému textu, vyprávění a soustředěně sleduje děj</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB074D" w:rsidRPr="006D7AAD" w:rsidRDefault="00DB074D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Předvídá a usuzuje děj z obrázků i textu, vymyslí alternativní konec příběhu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DB074D" w:rsidRPr="006D7AAD" w:rsidRDefault="00DB074D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Rozlišuje některé symboly, piktogramy, znaky</w:t>
+      </w:r>
+      <w:r w:rsidR="00F519CD" w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a rozumí jejich významu a funkci</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F519CD" w:rsidRPr="006D7AAD" w:rsidRDefault="00F519CD" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Reflektuje čtenářský zážitek a sdílí ho s ostatními</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F519CD" w:rsidRPr="006D7AAD" w:rsidRDefault="00F519CD" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Uspořádá objekty podle daných kritérií a včetně</w:t>
+      </w:r>
+      <w:r w:rsidR="00C0314D" w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> času</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C0314D" w:rsidRPr="006D7AAD" w:rsidRDefault="00C0314D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Určí charakteristické vlastnosti geometrických objektů v reálném prostředí, rozliší rovinné a prostorové útvary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C0314D" w:rsidRPr="006D7AAD" w:rsidRDefault="00C0314D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Sestavuje prostorové objekty podle předlohy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C0314D" w:rsidRDefault="00C0314D" w:rsidP="00C0314D"/>
+    <w:p w:rsidR="00C0314D" w:rsidRPr="006D7AAD" w:rsidRDefault="00C0314D" w:rsidP="00C0314D">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Dítě, ten druhý a společnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C0314D" w:rsidRPr="006D7AAD" w:rsidRDefault="00C0314D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Poradí si v nové situaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C0314D" w:rsidRPr="006D7AAD" w:rsidRDefault="00C0314D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Přijímá různé sociální role</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C0314D" w:rsidRPr="006D7AAD" w:rsidRDefault="00C0314D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Pojmenuje místo a zemi, ve které žije</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C0314D" w:rsidRPr="006D7AAD" w:rsidRDefault="00C0314D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Identifikuje rizika, chová se obezřetně při setkání s neznámými dětmi a dospělými</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C0314D" w:rsidRPr="006D7AAD" w:rsidRDefault="00C0314D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sděluje informace s ohledem na soukromí a bezpečí svoje i blízkých osob </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C0314D" w:rsidRPr="006D7AAD" w:rsidRDefault="00C0314D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Zachytí autenticky své představy i prožitky různými výtvarnými prostředky a technikami</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C0314D" w:rsidRDefault="00C0314D" w:rsidP="00C0314D"/>
+    <w:p w:rsidR="00C0314D" w:rsidRPr="006D7AAD" w:rsidRDefault="00C0314D" w:rsidP="00C0314D">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Dítě a svět</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00291DE6" w:rsidRPr="006D7AAD" w:rsidRDefault="006D7AAD" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Rozlišuje mezi světem přírody a techniky a vysvětlí jejich význam pro člověka a život na Zemi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D7AAD" w:rsidRPr="006D7AAD" w:rsidRDefault="006D7AAD" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Orientuje se v dění a změnách v přírodě a ve svém okolí a přizpůsobuje se jim</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D7AAD" w:rsidRPr="006D7AAD" w:rsidRDefault="006D7AAD" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Rozpozná běžné udržitelné přístupy v běžných životních situacích a umí je uplatnit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D7AAD" w:rsidRPr="006D7AAD" w:rsidRDefault="006D7AAD" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Rozezná některá nebezpečí a ví, jak se jim vyhnout</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D7AAD" w:rsidRPr="006D7AAD" w:rsidRDefault="006D7AAD" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Jedná bezpečně na komunikacích, v dopravních prostředcích a při jejich používání</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D7AAD" w:rsidRDefault="006D7AAD" w:rsidP="006D7AAD"/>
+    <w:p w:rsidR="006D7AAD" w:rsidRPr="006D7AAD" w:rsidRDefault="006D7AAD" w:rsidP="006D7AAD">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>ýstupy:</w:t>
-[...199 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r w:rsidRPr="006D7AAD">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>Klíčové kompetence:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006D7AAD" w:rsidRDefault="006D7AAD" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Záměrně se soustředí na činnosti a udrží pozornost</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00523F8C" w:rsidRDefault="00523F8C" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Projevuje přirozený zájem o učení a svět, který ho obklopuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00523F8C" w:rsidRDefault="00523F8C" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Klade otázky a hledá na ně odpovědi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00523F8C" w:rsidRDefault="00523F8C" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Využívá informační zdroje, se kterými se běžně setkává</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00523F8C" w:rsidRDefault="00523F8C" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Chová se v souladu s myšlenkami, které směřují k udržitelnému rozvoji</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00523F8C" w:rsidRDefault="00523F8C" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Přijímá zodpovědnost za svá rozhodnutí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00523F8C" w:rsidRDefault="00523F8C" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Odmítá nevhodné a jemu nepříjemné chování i komunikaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00523F8C" w:rsidRDefault="00523F8C" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Žádá o pomoc vrstevníky či dospělého</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00523F8C" w:rsidRDefault="00523F8C" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Přichází s vlastními nápady</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00523F8C" w:rsidRDefault="00523F8C" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Navrhuje, co potřebuje k realizaci vlastních činností</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00523F8C" w:rsidRDefault="00523F8C" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Dokončí, co započalo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00523F8C" w:rsidRDefault="00523F8C" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Oceňuje práci i úsilí druhých</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00523F8C" w:rsidRDefault="00523F8C" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Vnímá chybu, jako přirozenou součást řešení problému</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00523F8C" w:rsidRDefault="00523F8C" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Řeší jednoduché problémové situace na základě předchozí zkušenosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00523F8C" w:rsidRDefault="00523F8C" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Tvořivě pracuje s informacemi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00523F8C" w:rsidRDefault="00523F8C" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Má povědomí o kultuře, umění a o kulturním dění</w:t>
+      </w:r>
+      <w:r w:rsidR="009A111B">
+        <w:t xml:space="preserve"> ve svém okolí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A111B" w:rsidRDefault="009A111B" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Rozlišuje přínosy a rizika při používání digitálních technologií</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A111B" w:rsidRDefault="009A111B" w:rsidP="009A111B"/>
+    <w:p w:rsidR="009A111B" w:rsidRPr="008125E1" w:rsidRDefault="009A111B" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008125E1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>IB: Toulky přírodou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A111B" w:rsidRPr="008125E1" w:rsidRDefault="009A111B" w:rsidP="009A111B">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>6.2</w:t>
-[...4 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r w:rsidRPr="008125E1">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:tab/>
-[...64 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Charakteristika bloku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009A111B" w:rsidRDefault="009A111B" w:rsidP="009A111B">
+      <w:r>
+        <w:t>Sledujeme znaky ročních období a změny v přírodě, jaké dary nám dává příroda, pozorujeme změny počasí. Naše kroky vedou i k řece Vltavě, nahlédneme pod kámen, pod vodu a zjistíme, co vše tam i kolem žije. Sledujeme, co se děje v trávě, seznamujeme se s různými druhy hmyzu a zvířat. Všímáme si světa rostlin, jaké známe druhy, jaký je vývoj a význam rostlin, jak se o rostliny staráme. Země slaví</w:t>
+      </w:r>
+      <w:r w:rsidR="00077813">
+        <w:t xml:space="preserve"> svůj svátek, dozvíme se, čím můžeme Zemi chránit a co jí naopak škodí. Nezapomeneme nahlédnout i na to, co dělají zvířata i stromy během celého roku. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00077813" w:rsidRDefault="00077813" w:rsidP="009A111B"/>
+    <w:p w:rsidR="00077813" w:rsidRPr="008125E1" w:rsidRDefault="00077813" w:rsidP="009A111B">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="008125E1">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Nabídka podtémat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00077813" w:rsidRDefault="00077813" w:rsidP="009A111B">
+      <w:r>
+        <w:t>Draku, draku, vyleť výš aneb co umí vítr a déšť</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00077813" w:rsidRDefault="00077813" w:rsidP="009A111B">
+      <w:r>
+        <w:t>Uvíjíme věneček ze všech našich kytiček</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00077813" w:rsidRDefault="00077813" w:rsidP="009A111B">
+      <w:r>
+        <w:t>Zvířata naší planety</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00077813" w:rsidRDefault="00077813" w:rsidP="009A111B">
+      <w:r>
+        <w:t>Putování kapky vody</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00077813" w:rsidRDefault="00077813" w:rsidP="009A111B">
+      <w:r>
+        <w:t>Rok stromů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00077813" w:rsidRDefault="00077813" w:rsidP="009A111B">
+      <w:r>
+        <w:t>Příroda a život kolem nás</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00077813" w:rsidRDefault="00077813" w:rsidP="009A111B"/>
+    <w:p w:rsidR="00077813" w:rsidRPr="00DD5BA6" w:rsidRDefault="00077813" w:rsidP="009A111B">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Charakteristika:</w:t>
-[...316 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Očekávané výsledky učení:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008125E1" w:rsidRPr="00DD5BA6" w:rsidRDefault="008125E1" w:rsidP="009A111B">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Dítě a jeho tělo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008125E1" w:rsidRPr="00DD5BA6" w:rsidRDefault="008125E1" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zvládá základy </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>grafomotoriky</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="008125E1" w:rsidRPr="00DD5BA6" w:rsidRDefault="008125E1" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Sladí pohyb s rytmem, zpěvem a hudbou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008125E1" w:rsidRPr="00DD5BA6" w:rsidRDefault="008125E1" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Využívá příležitosti k samostatnosti a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>sebeobslužným</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> činnostem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008125E1" w:rsidRPr="00DD5BA6" w:rsidRDefault="008125E1" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Překonává fyzické překážky</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008125E1" w:rsidRPr="00DD5BA6" w:rsidRDefault="008125E1" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Určí a využije při činnostech pravidelnosti, rytmus a zákonitosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008125E1" w:rsidRPr="00DD5BA6" w:rsidRDefault="008125E1" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Vyhledává společné znaky, shodu, podobu, rozdíly objektů, osob a jevů a odhalí vzájemné souvislosti mezi nimi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008125E1" w:rsidRPr="00DD5BA6" w:rsidRDefault="008125E1" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Pracuje s jednou i více podmínkami v zadání</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008125E1" w:rsidRPr="00DD5BA6" w:rsidRDefault="008125E1" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Využívá jednoduchou strategii při hře</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008125E1" w:rsidRDefault="008125E1" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Využije vhodné příležitosti a materiály pro vyjádření své fantazie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008125E1" w:rsidRDefault="008125E1" w:rsidP="008125E1"/>
+    <w:p w:rsidR="008125E1" w:rsidRPr="00DD5BA6" w:rsidRDefault="0050119D" w:rsidP="008125E1">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Dítě a jeho psychika</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0050119D" w:rsidRPr="00DD5BA6" w:rsidRDefault="00F035AA" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Pozná a pojmenuje osoby, zvířata, věci a jevy, kterými je obklopeno</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F035AA" w:rsidRPr="00DD5BA6" w:rsidRDefault="00F035AA" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Sluchově rozlišuje zvuky a pozná první hlásku ve slově</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F035AA" w:rsidRPr="00DD5BA6" w:rsidRDefault="00F035AA" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Určí postupným načítáním po jedné počet konkrétních předmětů od jedné do deseti bez ohledu na jejich rozmístění</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F035AA" w:rsidRPr="00DD5BA6" w:rsidRDefault="00F035AA" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Porovná kvantitu na základě manipulace, zaznamená ji graficky pomocí čárek a obdobných symbolů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F035AA" w:rsidRPr="00DD5BA6" w:rsidRDefault="00F035AA" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Orientuje se v prostoru a rovině, rozliší a pojmenuje prostorové vztahy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F035AA" w:rsidRPr="00DD5BA6" w:rsidRDefault="00F035AA" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Určí míru objektů a porovná je pomocí poměřování</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F035AA" w:rsidRDefault="00F035AA" w:rsidP="00F035AA"/>
+    <w:p w:rsidR="00F035AA" w:rsidRPr="00DD5BA6" w:rsidRDefault="00F035AA" w:rsidP="00F035AA">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Dítě, ten druhý a společnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F035AA" w:rsidRPr="00DD5BA6" w:rsidRDefault="00F035AA" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Poradí si v nové situaci</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F035AA" w:rsidRPr="00DD5BA6" w:rsidRDefault="00F035AA" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Tvoří z rozmanitých materiálů a přírodnin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007346B6" w:rsidRPr="00DD5BA6" w:rsidRDefault="007346B6" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Používá reálné nástroje, předměty a nářadí při rukodělných činnostech</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007346B6" w:rsidRPr="00DD5BA6" w:rsidRDefault="007346B6" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Pojmenuje a rozlišuje některé objekty ze živé a neživé přírody a zapamatuje si jejich názvy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007346B6" w:rsidRDefault="007346B6" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Porovná charakteristiky a vlastnosti objektů z přírody</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007346B6" w:rsidRDefault="007346B6" w:rsidP="007346B6"/>
+    <w:p w:rsidR="007346B6" w:rsidRPr="00DD5BA6" w:rsidRDefault="007346B6" w:rsidP="007346B6">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Dítě a svět</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007346B6" w:rsidRPr="00DD5BA6" w:rsidRDefault="007346B6" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Rozpozná a pojmenuje některé jevy a děje na Zemi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007346B6" w:rsidRPr="00DD5BA6" w:rsidRDefault="007346B6" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Jedná s ohledem na ochranu životního prostředí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007346B6" w:rsidRPr="00DD5BA6" w:rsidRDefault="007346B6" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Spolupodílí se na péči o rostliny a živočichy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007346B6" w:rsidRPr="00DD5BA6" w:rsidRDefault="007346B6" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Respektuje různé formy života</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007346B6" w:rsidRPr="00DD5BA6" w:rsidRDefault="007346B6" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Zná způsoby ochrany při některých nebezpečných situacích v kontaktu se zvířaty, rostlinami i v rizikových situacích způsobených různými přírodními podmínkami</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007346B6" w:rsidRDefault="007346B6" w:rsidP="007346B6"/>
+    <w:p w:rsidR="007346B6" w:rsidRPr="00DD5BA6" w:rsidRDefault="007346B6" w:rsidP="007346B6">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Dílčí vzdělávací cíle:</w:t>
-[...281 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Vzdělávací nabídka</w:t>
-[...273 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Klíčové kompetence:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007346B6" w:rsidRDefault="007346B6" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Projevuje přirozený zájem o učení a svět, který ho obklopuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007346B6" w:rsidRDefault="007346B6" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Prezentuje své zkušenosti, zájmy, výsledky své práce či </w:t>
+      </w:r>
+      <w:r w:rsidR="00553A13">
+        <w:t>práce skupiny</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553A13" w:rsidRDefault="00553A13" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Využívá informační zdroje, se kterými se běžně setkává</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553A13" w:rsidRDefault="00553A13" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Vyjadřuje pozitivní vztah k živé přírodě ve svém okolí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553A13" w:rsidRDefault="00553A13" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Identifikuje nespravedlnost a učí se na ní reagovat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553A13" w:rsidRDefault="00553A13" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Chová se empaticky a projevuje ohleduplnost k druhým</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553A13" w:rsidRDefault="00553A13" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Chová se v souladu se základními společenskými pravidly</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553A13" w:rsidRDefault="00553A13" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Ke změnám přistupuje jako k příležitostem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553A13" w:rsidRDefault="00553A13" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Dokáže měnit cesty k dosažení cíle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553A13" w:rsidRDefault="00553A13" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Pozoruje, zkoumá, experimentuje, objevuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553A13" w:rsidRDefault="00553A13" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Čerpá informace z různých autentických, tištěných a digitálních zdrojů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00553A13" w:rsidRDefault="00553A13" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Využívá digitální technologie k badatelským činnostem a poznávání světa kolem sebe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00826FAA" w:rsidRDefault="00553A13" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Uplatňuje informatické myšlení, pracuje s</w:t>
+      </w:r>
+      <w:r w:rsidR="00826FAA">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>algoritmy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00826FAA" w:rsidRPr="00DD5BA6" w:rsidRDefault="00826FAA" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD5BA6">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>IB: Pohled za tradicemi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009564E8" w:rsidRPr="009564E8" w:rsidRDefault="009564E8" w:rsidP="00826FAA">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="009564E8">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Očekávané v</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Charakteristika bloku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00826FAA" w:rsidRDefault="00826FAA" w:rsidP="00826FAA">
+      <w:r>
+        <w:t>V tomto bloku se seznámíme</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5BA6">
+        <w:t xml:space="preserve"> se všemi tradicemi za celý rok. Seznamujeme se citlivou formou se svátkem Dušiček, setkáme se s rodiči při podzimním tvoření, dlabání dýní. Část tohoto integrovaného bloku věnujeme lidové slovesnosti, pohádkám, příběhům. Snažíme se dětem přiblížit kouzlo a moudrost pohádek, vítězství dobra nad zlem. V dalším úseku tohoto integrovaného bloku přiblížíme dětem Adventní čas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD5BA6" w:rsidRPr="009564E8" w:rsidRDefault="00DD5BA6" w:rsidP="00826FAA">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>ýstupy:</w:t>
-[...210 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r w:rsidRPr="009564E8">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>Nabídka podtémat:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009564E8" w:rsidRDefault="009564E8" w:rsidP="00826FAA">
+      <w:r>
+        <w:t>Tlustá dýně svítí líně</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD5BA6" w:rsidRDefault="00DD5BA6" w:rsidP="00826FAA">
+      <w:r>
+        <w:t>Na svatého Martina, kouřívá se z komína</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD5BA6" w:rsidRDefault="00DD5BA6" w:rsidP="00826FAA">
+      <w:r>
+        <w:t>Mikuláš je za dveřmi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD5BA6" w:rsidRDefault="00DD5BA6" w:rsidP="00826FAA">
+      <w:r>
+        <w:t>Vánoční zvyky a tradice</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD5BA6" w:rsidRDefault="00DD5BA6" w:rsidP="00826FAA">
+      <w:r>
+        <w:t>My Tři Králové jdeme k Vám</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD5BA6" w:rsidRDefault="00DD5BA6" w:rsidP="00826FAA">
+      <w:r>
+        <w:t>Karnevalový rej</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD5BA6" w:rsidRDefault="00DD5BA6" w:rsidP="00826FAA">
+      <w:r>
+        <w:t>Čáry, máry, uvaříme lektvary</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD5BA6" w:rsidRDefault="00DD5BA6" w:rsidP="00826FAA">
+      <w:r>
+        <w:t>Velikonoce</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009564E8" w:rsidRDefault="009564E8" w:rsidP="00826FAA"/>
+    <w:p w:rsidR="009564E8" w:rsidRPr="009564E8" w:rsidRDefault="009564E8" w:rsidP="00826FAA">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>6.3</w:t>
-[...4 lines deleted...]
-          <w:b/>
+      </w:pPr>
+      <w:r w:rsidRPr="009564E8">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:tab/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Očekávané výsledky učení:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009564E8" w:rsidRPr="00DC5888" w:rsidRDefault="009564E8" w:rsidP="00826FAA">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5888">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Dítě a jeho tělo</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009564E8" w:rsidRPr="00DC5888" w:rsidRDefault="009564E8" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5888">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Rozlišuje pomocí všech smyslů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009564E8" w:rsidRPr="00DC5888" w:rsidRDefault="009564E8" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5888">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Sladí pohyb s rytmem, zpěvem a hudbou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009564E8" w:rsidRPr="00DC5888" w:rsidRDefault="009564E8" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5888">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Vykonává jednoduchý pohyb podle vzoru a provede ho podle pokynu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0017090D" w:rsidRDefault="0017090D" w:rsidP="0017090D"/>
+    <w:p w:rsidR="0017090D" w:rsidRPr="00DC5888" w:rsidRDefault="0017090D" w:rsidP="0017090D">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5888">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Dítě a jeho psychika</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0017090D" w:rsidRPr="00DC5888" w:rsidRDefault="0017090D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5888">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Orientuje se v základních emocích a pocitech</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0017090D" w:rsidRPr="00DC5888" w:rsidRDefault="0017090D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5888">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Navazuje a rozvíjí citové vazby</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0017090D" w:rsidRPr="00DC5888" w:rsidRDefault="0017090D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5888">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Přijímá a vyjadřuje pozitivní ocenění</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0017090D" w:rsidRPr="00DC5888" w:rsidRDefault="0017090D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5888">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Určí a využije při činnostech pravidelnosti, rytmus a zákonitosti včetně symetrie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0017090D" w:rsidRPr="00DC5888" w:rsidRDefault="0017090D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5888">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Rozpozná a pojmenuje charakteristické rysy předmětů či jevů a vybere ty, které tyto charakteristiky nemají</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0017090D" w:rsidRPr="00DC5888" w:rsidRDefault="0017090D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5888">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Ověří správnost řešení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0017090D" w:rsidRPr="00DC5888" w:rsidRDefault="0017090D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5888">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Využije vhodné příležitosti</w:t>
+      </w:r>
+      <w:r w:rsidR="00597565" w:rsidRPr="00DC5888">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a materiály pro vyjádření své fantazie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00597565" w:rsidRPr="00DC5888" w:rsidRDefault="00597565" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5888">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Správně vyslovuje většinu hlásek, ovládá dech, tempo a intonaci řeči</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00597565" w:rsidRPr="00DC5888" w:rsidRDefault="00597565" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5888">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Používá slova ve správném tvaru a gramaticky správně formuluje věty</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00597565" w:rsidRPr="00DC5888" w:rsidRDefault="00597565" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5888">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Zapamatuje si krátké texty a dokáže je reprodukovat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00597565" w:rsidRPr="00DC5888" w:rsidRDefault="00597565" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5888">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Vypráví jednoduchý děj</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00597565" w:rsidRPr="00DC5888" w:rsidRDefault="00597565" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5888">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Rozliší český jazyk od jiných jazyků</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00597565" w:rsidRPr="00DC5888" w:rsidRDefault="00597565" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5888">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Rozumí předčítanému textu, vyprávění a soustředěně sleduje děj</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00597565" w:rsidRPr="00DC5888" w:rsidRDefault="0044645C" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5888">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Reflektuje čtenářský zážitek a sdílí ho s</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC5888" w:rsidRPr="00DC5888">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DC5888">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>ostatními</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC5888" w:rsidRPr="00DC5888" w:rsidRDefault="00DC5888" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5888">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Uspořádá objekty podle daných kritérií včetně času</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC5888" w:rsidRPr="00DC5888" w:rsidRDefault="00DC5888" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC5888">
+        <w:rPr>
+          <w:color w:val="FFC000"/>
+        </w:rPr>
+        <w:t>Sestavuje prostorové objekty podle předlohy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC5888" w:rsidRDefault="00DC5888" w:rsidP="00DC5888"/>
+    <w:p w:rsidR="00DC5888" w:rsidRPr="007655F7" w:rsidRDefault="00DC5888" w:rsidP="00DC5888">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007655F7">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Dítě, ten druhý a společnost</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC5888" w:rsidRPr="007655F7" w:rsidRDefault="00DC5888" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007655F7">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Začlení se do skupiny</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC5888" w:rsidRPr="007655F7" w:rsidRDefault="00DC5888" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007655F7">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Přijímá různé sociální role</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC5888" w:rsidRPr="007655F7" w:rsidRDefault="00DC5888" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007655F7">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Navazuje a udržuje dětská přátelství</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC5888" w:rsidRPr="007655F7" w:rsidRDefault="00DC5888" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007655F7">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Chová se zdvořile v kontaktu s dospělými a dětmi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC5888" w:rsidRPr="007655F7" w:rsidRDefault="00DC5888" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007655F7">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Zachází šetrně s hračkami, pomůckami, věcmi a vnímá jejich hodnotu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC5888" w:rsidRPr="007655F7" w:rsidRDefault="00DC5888" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007655F7">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Spolupodílí se na udržování regionálních tradic</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC5888" w:rsidRPr="007655F7" w:rsidRDefault="00DC5888" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007655F7">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Přijímá rozmanitost lidí a vnímá ji jako přirozenou</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC5888" w:rsidRPr="007655F7" w:rsidRDefault="00DC5888" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007655F7">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Vyjadřuje se prostřednictvím vokálních, instrumentálních a hudebně pohybových činností</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC5888" w:rsidRPr="007655F7" w:rsidRDefault="00DC5888" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007655F7">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Vyjadřuje se pomocí dramatizace, přijímá různé role při dramatických činnostech</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC5888" w:rsidRPr="007655F7" w:rsidRDefault="00DC5888" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007655F7">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Zachytí autenticky své představy i prožitky různými výtvarnými prostředky a technikami</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC5888" w:rsidRPr="007655F7" w:rsidRDefault="00DC5888" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007655F7">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>Tvoří z rozmanitých materiálů a přírodnin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DC5888" w:rsidRDefault="00DC5888" w:rsidP="00DC5888"/>
+    <w:p w:rsidR="00DC5888" w:rsidRPr="007655F7" w:rsidRDefault="007655F7" w:rsidP="00DC5888">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007655F7">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Dítě a svět</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007655F7" w:rsidRPr="007655F7" w:rsidRDefault="007655F7" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007655F7">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Udržuje pořádek v blízkém prostředí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007655F7" w:rsidRPr="007655F7" w:rsidRDefault="007655F7" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007655F7">
+        <w:rPr>
+          <w:color w:val="00B050"/>
+        </w:rPr>
+        <w:t>Reaguje na bezpečnostní pokyny dospělých v rizikových situacích</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007655F7" w:rsidRDefault="007655F7" w:rsidP="007655F7"/>
+    <w:p w:rsidR="007655F7" w:rsidRPr="001E5E57" w:rsidRDefault="007655F7" w:rsidP="007655F7">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="001E5E57">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Tématické</w:t>
+        <w:t>Klíčové kompetence:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A40F34" w:rsidRDefault="00A40F34" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Uplatňuje získané poznatky a zkušenosti v praktických situacích</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A40F34" w:rsidRDefault="00A40F34" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Vyjadřuje se různými způsoby</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A40F34" w:rsidRDefault="00A40F34" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Klade otázky a hledá na ně odpovědi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A40F34" w:rsidRDefault="00A40F34" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Naslouchá druhému a dodržuje domluvená pravidla komunikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A40F34" w:rsidRDefault="00A40F34" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Přijímá zodpovědnost za svá rozhodnutí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A40F34" w:rsidRDefault="00A40F34" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Identifikuje nespravedlnost a učí se na ní reagovat</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A40F34" w:rsidRDefault="00A40F34" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Chová se v souladu se základními společenskými pravidly</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A40F34" w:rsidRDefault="00A40F34" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Organizuje a realizuje své činnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A40F34" w:rsidRDefault="00A40F34" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Domlouvá se a spolupracuje s ostatními dětmi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A40F34" w:rsidRDefault="00A40F34" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Pozoruje, zkoumá, experimentuje, objevuje</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A40F34" w:rsidRDefault="00A40F34" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Tvořivě pracuje s informacemi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A40F34" w:rsidRDefault="00A40F34" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Čerpá informace z různých autentických, tištěných a digitálních zdrojů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A40F34" w:rsidRDefault="00A40F34" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Má povědomí o kultuře, umění a o kulturním dění ve svém okolí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00A40F34" w:rsidRDefault="001E5E57" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Reaguje autenticky na umělecké a kulturní podněty</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E5E57" w:rsidRDefault="001E5E57" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Zapojuje se do tvůrčích činností</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E5E57" w:rsidRDefault="001E5E57" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Přijímá osobnostní, kulturní, náboženské a jazykové rozmanitosti ostatních</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001E5E57" w:rsidRDefault="001E5E57" w:rsidP="001E5E57"/>
+    <w:p w:rsidR="001E5E57" w:rsidRDefault="001E5E57" w:rsidP="001E5E57"/>
+    <w:p w:rsidR="00826FAA" w:rsidRDefault="001E5E57" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001E5E57">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Autoevaluace</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="001E5E57" w:rsidRDefault="0003322F" w:rsidP="001E5E57">
+      <w:r>
+        <w:t xml:space="preserve">Školní vzdělávací program je pro MŠ závazný. Pedagogové vycházejí z poznatků o dětech, z podmínek prostředí, ze zpětné vazby vlastní práce – evaluace a z námětů rodičů. Závazné je směřování k cílovým kompetencím RVP a postupné naplnění daných podtémat formálního kurikula v průběhu několikaleté docházky do MŠ. Pedagogové si dle svého uvážení rozpracují pro daný školní rok podtémata do vybraných tematických částí, k nim přiřadí očekávané kompetence a očekávané výstupy učení dítěte, naplánují třídní akce, uvedou školní akce k dané tematické části. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00604FDD" w:rsidRDefault="00604FDD" w:rsidP="001E5E57"/>
+    <w:p w:rsidR="00604FDD" w:rsidRPr="000D4FA3" w:rsidRDefault="00604FDD" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bloky: Moje tělo a zdraví, Draku, draku, vyleť výš</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4FA3">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> aneb co umí vítr a déšť</w:t>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> Oblasti </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000D4FA3">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>autoevaluace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00604FDD" w:rsidRDefault="00604FDD" w:rsidP="00604FDD">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Autoevaluace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> v mateřské škole se zaměřuje na následující klíčové oblasti:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00604FDD" w:rsidRPr="000D4FA3" w:rsidRDefault="00604FDD" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4FA3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Vzdělávací proces</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00604FDD" w:rsidRDefault="00604FDD" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Hodnocení obsahu vzdělávání a jeho souladu s RVP PV a ŠVP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00604FDD" w:rsidRDefault="00604FDD" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Posouzení efektivity metod, forem práce a výsledků vzdělávání dětí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00604FDD" w:rsidRDefault="00604FDD" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Zpětná vazba na podporu rozvoje kompetencí dětí a jejich připravenosti na školní docházku.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00604FDD" w:rsidRPr="000D4FA3" w:rsidRDefault="00604FDD" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4FA3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Podmínky vzdělávání</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00604FDD" w:rsidRDefault="00604FDD" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4FA3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Materiální podmínky</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Kvalita vybavení, hraček, pomůcek a zázemí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00604FDD" w:rsidRDefault="00604FDD" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4FA3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Personální podmínky</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Odbornost pedagogického týmu, jeho profesní rozvoj a spolupráce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00604FDD" w:rsidRDefault="00604FDD" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4FA3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Organizační podmínky</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="000D4FA3">
+        <w:t>Hodnocení organizace školního dne a přizpůsobení individuálním potřebám dětí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4FA3" w:rsidRDefault="000D4FA3" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4FA3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Prostorové podmínky</w:t>
+      </w:r>
+      <w:r>
+        <w:t>: Vytvoření bezpečného a podnětného prostředí pro vzdělávací aktivity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4FA3" w:rsidRPr="000D4FA3" w:rsidRDefault="000D4FA3" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4FA3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Řízení školy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4FA3" w:rsidRDefault="000D4FA3" w:rsidP="000D4FA3">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Posouzení efektivity vedení školy, strategického řízení, plnění dlouhodobé vize a plánů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4FA3" w:rsidRDefault="000D4FA3" w:rsidP="000D4FA3">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kvalita komunikace mezi vedením, rodiči a pedagogickým týmem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4FA3" w:rsidRPr="000D4FA3" w:rsidRDefault="000D4FA3" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000D4FA3">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Spolupráce</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4FA3" w:rsidRDefault="000D4FA3" w:rsidP="000D4FA3">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Kvalita spolupráce s rodiči, jejich zapojení do vzdělávacího procesu a spokojenost s poskytovanými službami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4FA3" w:rsidRDefault="000D4FA3" w:rsidP="000D4FA3">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Spolupráce se zřizovatelem a dalšími externími partnery.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4FA3" w:rsidRPr="005823BB" w:rsidRDefault="000D4FA3" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005823BB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Klima školy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000D4FA3" w:rsidRDefault="001C0090" w:rsidP="000D4FA3">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vztahy mezi dětmi, pedagogy a rodiči.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0090" w:rsidRDefault="001C0090" w:rsidP="000D4FA3">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Atmosféra ve škole a podpora inkluzivního prostředí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0090" w:rsidRDefault="001C0090" w:rsidP="000D4FA3">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Spokojenost všech zúčastněných.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0090" w:rsidRPr="005823BB" w:rsidRDefault="001C0090" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005823BB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Sebereflexe pedagogů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0090" w:rsidRDefault="001C0090" w:rsidP="001C0090">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hodnocení práce pedagogů, jejich další vzdělávání a aplikace získaných dovedností.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0090" w:rsidRDefault="001C0090" w:rsidP="001C0090">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Individuální přístup pedagogů k dětem a jejich podpora rozvoje.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0090" w:rsidRDefault="001C0090" w:rsidP="001C0090">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001C0090" w:rsidRPr="005823BB" w:rsidRDefault="001C0090" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006721A1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005823BB">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Charakteristika:</w:t>
-[...191 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Cíle </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005823BB">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>autoevaluace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="001C0090" w:rsidRDefault="001C0090" w:rsidP="001C0090">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Autoevaluace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> představuje systematický proces hodnocení vlastní činnosti školy, jehož cílem je zlepšování kvality poskytovaného vzdělávání a podpory dětí. Cíle </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>autoevaluace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> jsou zaměřeny na </w:t>
+      </w:r>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>všechny oblasti fungování mateřské školy a jejich výsledky slouží jako podklad pro plánování dalšího rozvoje školy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0090" w:rsidRPr="005823BB" w:rsidRDefault="005823BB" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0090" w:rsidRPr="005823BB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Zajištění kvality vzdělávacího procesu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001C0090" w:rsidRDefault="001C0090" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Vyhodnocování efektivity vzdělávací</w:t>
+      </w:r>
+      <w:r w:rsidR="005823BB">
+        <w:t>ch metod a forem práce</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005823BB" w:rsidRDefault="005823BB" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Zjišťování, zda jsou vzdělávací cíle stanovené v ŠVP a RVP PV naplňovány</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005823BB" w:rsidRPr="005823BB" w:rsidRDefault="005823BB" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005823BB">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Podpora individuálního rozvoje dětí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005823BB" w:rsidRPr="005823BB" w:rsidRDefault="005823BB" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Hodnocení, zda škola poskytuje dostatečnou podporu individualitě každého dítěte</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005823BB" w:rsidRPr="005823BB" w:rsidRDefault="005823BB" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005823BB">
+        <w:t>Zjišťování, jak škola podporuje rozvoj talentu, schopností a zájmů dětí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005823BB" w:rsidRDefault="005823BB" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005823BB">
+        <w:t>Posouzení, zda jsou respektovány potřeby dětí se speciálními vzdělávacími potřebami a jak škola podporuje inkluzi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005823BB" w:rsidRPr="00923D38" w:rsidRDefault="005823BB" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00923D38">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Plánování dalšího rozvoje školy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="005823BB" w:rsidRDefault="00E52928" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Identifikace silných a slabých stránek školy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E52928" w:rsidRDefault="00E52928" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Stanovení priorit a cílených opatření pro zlepšení kvality vzdělávání</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00333C48" w:rsidRDefault="00333C48" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Přizpůsobení vzdělávacího programu aktuálním požadavkům a potřebám dětí, rodičů i společnosti</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00333C48" w:rsidRPr="00876E26" w:rsidRDefault="00333C48" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Zlepšení podmínek vzdělávání</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00333C48" w:rsidRDefault="00333C48" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Hodnocení materiálních, prostorových a personálních podmínek školy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00333C48" w:rsidRDefault="00333C48" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Identifikace potřebných investic do vybavení, prostředí a pomůcek</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00333C48" w:rsidRDefault="00333C48" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Posouzení organizačních podmínek, např. režimu dne a organizace aktivit</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00333C48" w:rsidRPr="00876E26" w:rsidRDefault="00333C48" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Podpora spolupráce s rodiči</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00333C48" w:rsidRDefault="00333C48" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Zjišťování spokojenosti rodičů s kvalitou poskytovaného vzdělávání a služeb</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00333C48" w:rsidRDefault="00333C48" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Posouzení efektivity komunikace mezi školou a rodiči</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00333C48" w:rsidRDefault="00333C48" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Hodnocení úspěšnosti spolupráce školy se zřizovatelem, poradenskými zařízeními a dalšími partnery</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00333C48" w:rsidRPr="00876E26" w:rsidRDefault="00333C48" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Zlepšení řízení a vedení školy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00333C48" w:rsidRDefault="00333C48" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Posouzení kvality strategického řízení školy</w:t>
+      </w:r>
+      <w:r w:rsidR="00E4513E">
+        <w:t xml:space="preserve"> a naplňování dlouhodobých cílů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E4513E" w:rsidRDefault="00E4513E" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Zjišťování efektivity vedení pedagogického týmu, komunikace a míry motivace pracovníků</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E4513E" w:rsidRDefault="00E4513E" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Vymezení možností pro podporu profesního rozvoje pedagogů a zkvalitnění jejich práce</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E4513E" w:rsidRPr="00876E26" w:rsidRDefault="00E4513E" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Podpora pozitivního klimatu školy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E4513E" w:rsidRDefault="00E4513E" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Hodnocení atmosféry ve škole, vztahů mezi dětmi, pedagogy a rodiči</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E4513E" w:rsidRDefault="00E4513E" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Posouzení míry respektování individuálních potřeb všech zúčastněných</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E4513E" w:rsidRDefault="00E4513E" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Zlepšení spokojenosti dětí, rodičů a zaměstnanců školy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E4513E" w:rsidRPr="00876E26" w:rsidRDefault="00E4513E" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Sebereflexe pedagogického týmu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E4513E" w:rsidRDefault="00E4513E" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Podpora pedagogů ve schopnosti kriticky hodnotit vlastní práci a hledat možnosti ke zlepšení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E4513E" w:rsidRDefault="00E4513E" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Zjišťování, jakým způsobem pedagogové aplikují získané znalosti z dalšího vzdělávání v praxi</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E4513E" w:rsidRDefault="00E4513E" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Hodnocení schopnosti pedagogů přizpůsobit metody práce individuálním potřebám dětí</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E91E91" w:rsidRDefault="00E91E91" w:rsidP="00E4513E">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Dílčí vzdělávací cíle:</w:t>
-[...314 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E91E91" w:rsidRDefault="00E91E91" w:rsidP="00E4513E">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="00E91E91" w:rsidRDefault="00E91E91" w:rsidP="00E4513E">
+      <w:pPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Vzdělávací nabídka</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E4513E" w:rsidRDefault="00E4513E" w:rsidP="00E4513E">
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...329 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>M</w:t>
-[...91 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Využití výsledků </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>autoevaluace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DA295A">
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA295A" w:rsidRDefault="00DA295A" w:rsidP="00E4513E">
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Plánování změn:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Výsledky </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>autoevaluace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> slouží jako podklad pro úpravu ŠVP, vzdělávacích metod a organizace školy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA295A" w:rsidRDefault="00DA295A" w:rsidP="00E4513E">
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Podpora rozvoje</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">: Na základě </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>autoevaluace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> jsou stanovovány cíle pro další rok, včetně opatření ke zlepšení.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA295A" w:rsidRDefault="00DA295A" w:rsidP="00E4513E">
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Informování:</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Výsledky </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>autoevaluace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> jsou sdíleny s pedagogickým týmem, rodiči</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DA295A" w:rsidRDefault="00DA295A" w:rsidP="00E4513E"/>
+    <w:p w:rsidR="00DA295A" w:rsidRPr="00876E26" w:rsidRDefault="00DA295A" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Očekávané v</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>ýstupy:</w:t>
-[...239 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Kritéria </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-          <w:b/>
+        <w:t>autoevaluace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00DA295A" w:rsidRDefault="00DA295A" w:rsidP="00DA295A">
+      <w:r>
+        <w:t xml:space="preserve">Kritéria </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>autoevaluace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> představují konkrétní ukazatele, podle kterých mateřská škola hodnotí kvalitu své práce. Jsou nástroje ke zjišťování, zda škola naplňuje své cíle a zda poskytuje dětem kvalitní podmínky pro vzdělávání. Kritéria jsou stanovena pro jednotlivé oblasti </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>autoevaluace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> tak, aby byla jasná, měřitelná a objektivní.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B8164F" w:rsidRPr="00E91E91" w:rsidRDefault="00B8164F" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91E91">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Kritéria pro vzdělávací proces</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B8164F" w:rsidRPr="00876E26" w:rsidRDefault="00B8164F" w:rsidP="00B8164F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Obsah vzdělávání:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B8164F" w:rsidRDefault="00B8164F" w:rsidP="00B8164F">
+      <w:r>
+        <w:t>Vzdělávací cíle jsou v souladu s RVP PV a ŠVP. Obsah vzdělávání odpovídá věkovým a individuálním potřebám dětí. Vzdělávání zahrnuje všechny klíčové oblasti rozvoje dítěte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B8164F" w:rsidRDefault="00B8164F" w:rsidP="00B8164F">
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Metody a formy práce</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B8164F" w:rsidRDefault="00B8164F" w:rsidP="00B8164F">
+      <w:r>
+        <w:t>Pedagogické metody podporují aktivní účast dětí na vzdělávání. Používané metody a formy práce respektují individualitu dítěte. Pedagogové využívají moderní, inovativní metody, které podporují zvídavost, kreativitu a samostatnost dětí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B8164F" w:rsidRDefault="00B8164F" w:rsidP="00B8164F">
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Výsledky vzdělávání</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B8164F" w:rsidRDefault="00B8164F" w:rsidP="00B8164F">
+      <w:r>
+        <w:t>Děti rozvíjejí klíčové kompetence dle RVP PV. Je zohledněn individuální pokrok každého dítěte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B8164F" w:rsidRDefault="00B8164F" w:rsidP="00B8164F"/>
+    <w:p w:rsidR="00B8164F" w:rsidRPr="00876E26" w:rsidRDefault="00B8164F" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Kritéria pro podmínky vzdělávání</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B8164F" w:rsidRDefault="00B8164F" w:rsidP="00B8164F">
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Materiální podmínky</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B8164F" w:rsidRDefault="00B8164F" w:rsidP="00B8164F">
+      <w:r>
+        <w:t>Škola má dostatečné vybavení didaktickými pomůckami, hračkami a materiály. Prostředí školy je bezpečné, hygienicky nezávadné a este</w:t>
+      </w:r>
+      <w:r w:rsidR="00305C6A">
+        <w:t>ticky přívětivé. Vybavení odpovídá věkovým a individuálním potřebám dětí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00305C6A" w:rsidRDefault="00305C6A" w:rsidP="00B8164F">
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Prostorové podmínky</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00305C6A" w:rsidRDefault="00305C6A" w:rsidP="00B8164F">
+      <w:r>
+        <w:t>Třídy a herny jsou prostorné, podnětné a umožňují různorodé aktivity. K dispozici je bezpečný a upravený venkovní prostor pro pohybové aktivity a hry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00305C6A" w:rsidRDefault="00305C6A" w:rsidP="00B8164F">
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Personální podmínky</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00305C6A" w:rsidRDefault="00305C6A" w:rsidP="00B8164F">
+      <w:r>
+        <w:t xml:space="preserve">Pedagogický tým je kvalifikovaný a odborně způsobilý. Pedagogové se pravidelně vzdělávají a rozvíjejí svou profesní způsobilost. Počet pedagogů odpovídá </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>PHmaxu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a zajišťuje individuální přístup.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00876E26" w:rsidRDefault="00876E26" w:rsidP="00B8164F">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00305C6A" w:rsidRDefault="00305C6A" w:rsidP="00B8164F">
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Organizační podmínky</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00305C6A" w:rsidRDefault="00305C6A" w:rsidP="00B8164F">
+      <w:r>
+        <w:t>Organizace dne je flexibilní a přizpůsobená potřebám dětí. Denní režim poskytuje prostor pro volnou hru, vzdělávací aktivity a činnosti, pohyb a odpočinek. Organizace vzdělávání je inkluzivní a respektuje potřeby všech dětí.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00305C6A" w:rsidRDefault="00305C6A" w:rsidP="00B8164F"/>
+    <w:p w:rsidR="00305C6A" w:rsidRPr="00876E26" w:rsidRDefault="00305C6A" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Kritéria pro řízení školy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00305C6A" w:rsidRPr="00876E26" w:rsidRDefault="00305C6A" w:rsidP="00305C6A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Strategické řízení:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E0856" w:rsidRDefault="003E0856" w:rsidP="00305C6A">
+      <w:r>
+        <w:t>Škola má jasně definovanou vizi, poslání a dlouhodobé cíle. Strategické cíle školy jsou pravidelně aktualizovány na základě hodnocení a aktuálních potřeb.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E0856" w:rsidRPr="00876E26" w:rsidRDefault="003E0856" w:rsidP="00305C6A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Kvalita vedení:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E0856" w:rsidRDefault="003E0856" w:rsidP="00305C6A">
+      <w:r>
+        <w:t xml:space="preserve">Vedení školy efektivně řídí pedagogický tým a podporuje jeho rozvoj. Komunikace mezi vedením a zaměstnanci je otevřená, konstruktivní a podporující. Škola podporuje týmovou spolupráci a sdílení zkušeností. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E0856" w:rsidRPr="00876E26" w:rsidRDefault="003E0856" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kritéria pro spolupráci</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E0856" w:rsidRPr="00876E26" w:rsidRDefault="003E0856" w:rsidP="003E0856">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Spolupráce s rodiči:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E0856" w:rsidRDefault="003E0856" w:rsidP="003E0856">
+      <w:r>
+        <w:t>Rodiče jsou pravidelně informováni o vzdělávacím procesu a aktivitách školy. Škola získává od rodičů pravidelnou zpětnou vazbu a zapojuje je do života školy (např. akce, konzultace, dílny…). Rodiče jsou spokojeni se službami školy a její komunikací.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E0856" w:rsidRDefault="003E0856" w:rsidP="003E0856">
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Spolupráce s externími partnery</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E0856" w:rsidRDefault="003E0856" w:rsidP="003E0856">
+      <w:r>
+        <w:t>Škola spolupracuje s odbornými poradenskými zařízeními a dalšími organizacemi. Kooperace se zřizovatelem je efektivní a přínosná.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E0856" w:rsidRPr="00876E26" w:rsidRDefault="003E0856" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Kritéria pro klima školy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E0856" w:rsidRDefault="003E0856" w:rsidP="003E0856">
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00876E26" w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>tahy mezi dětmi, pedagogy a rodiči</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E0856" w:rsidRDefault="003E0856" w:rsidP="003E0856">
+      <w:r>
+        <w:t>Atmosféra ve škole je přátelská, podporující a bezpečná. Vztahy mezi pedagogy</w:t>
+      </w:r>
+      <w:r w:rsidR="00AD23A7">
+        <w:t>, dětmi a rodiči jsou založeny na vzájemné důvěře a respektu. Ve škole se podporuje týmová spolupráce a soudržnost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD23A7" w:rsidRDefault="00AD23A7" w:rsidP="003E0856">
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Podpora inkluze</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD23A7" w:rsidRDefault="00AD23A7" w:rsidP="003E0856">
+      <w:r>
+        <w:t>Škola respektuje individuální potřeby dětí a zajišťuje rovné příležitosti pro všechny. Inkluzivní přístup je patrný v každodenní práci pedagogů.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD23A7" w:rsidRPr="00876E26" w:rsidRDefault="00AD23A7" w:rsidP="003E0856">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Spokojenost:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD23A7" w:rsidRDefault="00AD23A7" w:rsidP="003E0856">
+      <w:r>
+        <w:t>Děti, rodiče i pedagogové vyjadřují spokojenost s klimatem školy. Škola zohledňuje zpětnou vazbu a podněty ke zlepšení.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD23A7" w:rsidRPr="00876E26" w:rsidRDefault="00AD23A7" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Kritéria pro sebereflexi pedagogů</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD23A7" w:rsidRPr="00876E26" w:rsidRDefault="00AD23A7" w:rsidP="00AD23A7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Profesní rozvoj:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD23A7" w:rsidRDefault="00AD23A7" w:rsidP="00AD23A7">
+      <w:r>
+        <w:t>Pedagogové se pravidelně vzdělávají a aplikují nové poznatky do své praxe. Pedagogové využívají aktuální didaktické metody a postupy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD23A7" w:rsidRPr="00876E26" w:rsidRDefault="00AD23A7" w:rsidP="00AD23A7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Individuální přístup:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD23A7" w:rsidRDefault="00AD23A7" w:rsidP="00AD23A7">
+      <w:r>
+        <w:t>Pedagogové respektují jedinečnost každého dítěte a podporují jeho rozvoj. Pedagogové reflektují své postupy a hledají způsoby, jak zlepšit svou práci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD23A7" w:rsidRPr="00876E26" w:rsidRDefault="00AD23A7" w:rsidP="00AD23A7">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Hodnocení vlastní práce:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD23A7" w:rsidRDefault="00AD23A7" w:rsidP="00AD23A7">
+      <w:r>
+        <w:t>Pedagogové pravidelně hodnotí výsledky své práce a diskutují je s vedením školy. Sebereflexe je součástí jejich každodenní praxe.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00AD23A7" w:rsidRDefault="00AD23A7" w:rsidP="00AD23A7"/>
+    <w:p w:rsidR="00AD23A7" w:rsidRDefault="00AD23A7" w:rsidP="00AD23A7">
+      <w:r>
+        <w:t>Stanovení jasných kritérií pomáhá naší škole nejen hodnotit kvalitu své práce</w:t>
+      </w:r>
+      <w:r w:rsidR="00876E26">
+        <w:t xml:space="preserve">, ale také plánovat konkrétní opatření ke zlepšení. Díky jejich pravidelnému používání se </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00876E26">
+        <w:t>autoevaluace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00876E26">
+        <w:t xml:space="preserve"> stává efektivním nástrojem pro rozvoj školy, podporu dětí i spokojenost rodičů a zaměstnanců.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00876E26" w:rsidRDefault="00876E26" w:rsidP="00AD23A7"/>
+    <w:p w:rsidR="00876E26" w:rsidRPr="00876E26" w:rsidRDefault="00876E26" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006721A1">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>6.4</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve">Metody a nástroje pro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00876E26">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:tab/>
-[...9 lines deleted...]
-          <w:b/>
+        <w:t>autoevaluace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00876E26" w:rsidRDefault="00E3669E" w:rsidP="00876E26">
+      <w:r>
+        <w:t>K hodnocení jednotlivých oblastí jsou využívány různé metody, které zajišťují objektivitu a komplexnost hodnocení:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E3669E" w:rsidRPr="003E491D" w:rsidRDefault="00E3669E" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E491D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Dotazníky:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F2F3B" w:rsidRDefault="00E3669E" w:rsidP="001F2F3B">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pro rodiče, pedagogy</w:t>
+      </w:r>
+      <w:r w:rsidR="001F2F3B">
+        <w:t xml:space="preserve"> a další zúčastněné strany. Zjišťují názory na kvalitu vzdělávání, spolupráci a klima školy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F2F3B" w:rsidRPr="003E491D" w:rsidRDefault="001F2F3B" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E491D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Pozorování:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F2F3B" w:rsidRDefault="001F2F3B" w:rsidP="001F2F3B">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Pozorování vzdělávacích aktivit, práce pedagogů a interakcí ve třídě.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F2F3B" w:rsidRDefault="001F2F3B" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E491D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Analýza dokumentace</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F2F3B" w:rsidRDefault="001F2F3B" w:rsidP="001F2F3B">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Hodnocení třídních knih, individuálních plánů dětí, plánů vzdělávacích činností.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F2F3B" w:rsidRPr="003E491D" w:rsidRDefault="001F2F3B" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E491D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Rozhovory a diskuse:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="001F2F3B" w:rsidRDefault="001F2F3B" w:rsidP="001F2F3B">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>S dětmi, s rodiči, pedagogy a s vedením školy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E91E91" w:rsidRDefault="00E91E91" w:rsidP="00E91E91"/>
+    <w:p w:rsidR="00E91E91" w:rsidRDefault="00E91E91" w:rsidP="001F2F3B">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E91E91" w:rsidRDefault="003E491D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="003E491D">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> Frekvence </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="003E491D">
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Tématické</w:t>
+        <w:t>autoevaluace</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w:rsidR="00E91E91" w:rsidRPr="00E91E91" w:rsidRDefault="00E91E91" w:rsidP="00E91E91">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> bloky: Mikuláš je za dveřmi, Vánoční zvyky a tradice, Těšíme se na Ježíška</w:t>
-[...65 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="003E491D" w:rsidRDefault="003E491D" w:rsidP="003E491D">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Autoevaluace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> je plánována v pravidelných intervalech, aby bylo možné sledovat změny a zlepšení v čase. Jednotlivé oblasti jsou hodnoceny následovně:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E491D" w:rsidRDefault="003E491D" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5C7C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Roční </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C5C7C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>autoevaluace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E491D" w:rsidRDefault="003E491D" w:rsidP="003E491D">
+      <w:r>
+        <w:t>Probíhá na konci každého školního roku (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>červen – srpen</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E491D" w:rsidRDefault="003E491D" w:rsidP="003E491D">
+      <w:r>
+        <w:t>Hodnotí se: Celkový vzdělávací proces, podmínky vzdělávání, klima školy a spolupráce.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E491D" w:rsidRDefault="003E491D" w:rsidP="003E491D">
+      <w:r>
+        <w:t>Výsledky jsou použity k revizi a aktualizaci ŠVP a k naplánování změn na následující školní rok.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E91E91" w:rsidRDefault="00E91E91" w:rsidP="003E491D"/>
+    <w:p w:rsidR="003C5C7C" w:rsidRDefault="003C5C7C" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C5C7C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Průběžná </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003C5C7C">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>autoevaluace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C5C7C" w:rsidRDefault="003C5C7C" w:rsidP="003C5C7C">
+      <w:r>
+        <w:t>Probíhá průběžně během roku (čtvrtletně – říjen, leden, duben, červenec).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C5C7C" w:rsidRDefault="003C5C7C" w:rsidP="003C5C7C">
+      <w:r>
+        <w:t>Zaměřuje se na: aktuální vzdělávací proces, organizaci dne, spolupráci s rodiči a řešení případných problémů. Slouží jako zpětná vazba pro operativní úpravy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003C5C7C" w:rsidRDefault="003612ED" w:rsidP="00725445">
+      <w:pPr>
+        <w:pStyle w:val="Odstavecseseznamem"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003612ED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Autoevaluace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003612ED">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> integrovaných bloků</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003612ED" w:rsidRDefault="003612ED" w:rsidP="003612ED">
+      <w:r>
+        <w:t>Probíhá po ukončení integrovaného bloku</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003612ED" w:rsidRDefault="003612ED" w:rsidP="003612ED">
+      <w:r>
+        <w:t>Slouží ke kontrole efektivity vzdělávacího procesu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007533ED" w:rsidRDefault="007533ED" w:rsidP="003612ED"/>
+    <w:p w:rsidR="003612ED" w:rsidRDefault="003612ED" w:rsidP="003612ED">
+      <w:r>
+        <w:t xml:space="preserve">Dalšími zdroji evaluace a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>autoevaluace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> je hospitační činnost, její výsledky z činností ve třídě i mimo MŠ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F44E86" w:rsidRDefault="00F44E86" w:rsidP="003612ED"/>
+    <w:p w:rsidR="00E91E91" w:rsidRDefault="00E91E91" w:rsidP="003612ED"/>
+    <w:p w:rsidR="00F44E86" w:rsidRPr="00E91E91" w:rsidRDefault="00F44E86" w:rsidP="003612ED">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E91E91">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Závěrečná ustanovení</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F44E86" w:rsidRDefault="00F44E86" w:rsidP="003612ED">
+      <w:r>
+        <w:t xml:space="preserve">Školní vzdělávací program je závazným dokumentem mateřské školy. Vychází z platného Rámcového vzdělávacího programu pro předškolní vzdělávání 2025. ŠVP je uveřejněn na přístupných místech   </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t xml:space="preserve">   (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>v prostoru mateřské školy).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F44E86" w:rsidRDefault="00F44E86" w:rsidP="003612ED">
+      <w:r>
+        <w:t xml:space="preserve">ŠVP je možné upravit na základě jeho předchozího vyhodnocení, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>autoevaluace</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> školy, v souvislosti s úpravou RVP PV nebo změnou právních předpisů, které mají na ŠVP vliv.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F44E86" w:rsidRDefault="00F44E86" w:rsidP="003612ED">
+      <w:r>
+        <w:t>Zásadnější úpravy jsou řešeny vydáním nového ŠVP.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F44E86" w:rsidRDefault="00F44E86" w:rsidP="003612ED"/>
+    <w:p w:rsidR="00F44E86" w:rsidRDefault="00F44E86" w:rsidP="003612ED">
+      <w:r>
+        <w:t>Školní vzdělávací program byl zpracován za účasti pedagogů MŠ a ředitelky školy v souladu s</w:t>
+      </w:r>
+      <w:r w:rsidR="00E91E91">
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Rámcový</w:t>
+      </w:r>
+      <w:r w:rsidR="00E91E91">
+        <w:t>m vzdělávacím programem pro předškolní vzdělávání.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E91E91" w:rsidRDefault="00E91E91" w:rsidP="003612ED">
+      <w:r>
+        <w:t>Platnost dokumentu od …………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00253680">
-[...14427 lines deleted...]
-    <w:sectPr w:rsidR="00603FAB" w:rsidRPr="00A764EA">
+    </w:p>
+    <w:p w:rsidR="00E91E91" w:rsidRPr="005823BB" w:rsidRDefault="00E91E91" w:rsidP="003612ED">
+      <w:r>
+        <w:t>Školní vzdělávací program byl schválen na pedagogické radě dne ………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00E91E91" w:rsidRPr="005823BB" w:rsidSect="00ED5530">
+      <w:footerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="0058624C" w:rsidRDefault="0058624C" w:rsidP="00ED5530">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="0058624C" w:rsidRDefault="0058624C" w:rsidP="00ED5530">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="246090183"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtContent>
+      <w:p w:rsidR="00EF5CD4" w:rsidRDefault="00EF5CD4">
+        <w:pPr>
+          <w:pStyle w:val="Zpat"/>
+          <w:jc w:val="center"/>
+        </w:pPr>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w:rsidR="00EF5CD4" w:rsidRDefault="00EF5CD4">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w:rsidR="0058624C" w:rsidRDefault="0058624C" w:rsidP="00ED5530">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w:rsidR="0058624C" w:rsidRDefault="0058624C" w:rsidP="00ED5530">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20993877"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="03FB6178"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E604BF14"/>
+    <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="04FC753D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B246C086"/>
+    <w:lvl w:ilvl="0" w:tplc="0405000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07F028F9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0D2CA30C"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0D9C46F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9E583532"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10513515"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8B76AE26"/>
+    <w:lvl w:ilvl="0" w:tplc="0405000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1415246B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2C344742"/>
+    <w:lvl w:ilvl="0" w:tplc="0405000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18CE5860"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="46E0623A"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B9B339F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C7D849C8"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E2827D9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C720950C"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="20D257CD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="551EE086"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23594593"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DC487150"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25AC6168"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5AE6C06C"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D19588F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="47C85282"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E5A5CD4"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A9885A8C"/>
+    <w:lvl w:ilvl="0" w:tplc="0405000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E746480"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="84287D70"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F90601F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="87A89EAA"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32E664D1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="297CCDD6"/>
+    <w:lvl w:ilvl="0" w:tplc="0405000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33DE10E7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C5A4AAB6"/>
+    <w:lvl w:ilvl="0" w:tplc="70C84C62">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="358B549D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E6DE828E"/>
+    <w:lvl w:ilvl="0" w:tplc="0405000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35E55971"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FA52C062"/>
+    <w:lvl w:ilvl="0" w:tplc="0405000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A796FE2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A9C641C"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B630EA7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BF72071E"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E435752"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3F643310"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FC4137A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A414144E"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40FB1996"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7B4C9B94"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41094417"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E9DA18BA"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42AE478B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E4565DB8"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="430A08FD"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="11182898"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46C06DD5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9940C3FA"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C604580"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="08B8FDF6"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D020650"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DAD00732"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50B277AE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="08A4DF8A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1680" w:hanging="720"/>
+        <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="720"/>
+        <w:ind w:left="1080" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2280" w:hanging="1080"/>
+        <w:ind w:left="1440" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2400" w:hanging="1080"/>
+        <w:ind w:left="1440" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="1440"/>
+        <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3000" w:hanging="1440"/>
+        <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3480" w:hanging="1800"/>
+        <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22E313FC"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="554A3182"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CFB8507E"/>
-[...226 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="8CB48094"/>
+    <w:lvl w:ilvl="0" w:tplc="0405000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-[...3 lines deleted...]
-        <w:ind w:left="1080" w:hanging="360"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F300A97"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FC107CF0"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="614C770B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="882C991E"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="624C4368"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="827A28AE"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63EC2F92"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5E6A7952"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66522A8C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2A78A300"/>
+    <w:lvl w:ilvl="0" w:tplc="0405000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-[...3 lines deleted...]
-        <w:ind w:left="1800" w:hanging="720"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AFC1BB6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A594B0FE"/>
+    <w:lvl w:ilvl="0" w:tplc="0405000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="1" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0405000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-[...9 lines deleted...]
-    <w:lvl w:ilvl="4">
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0405000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
-[...58 lines deleted...]
-        <w:rFonts w:hint="default"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0405001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D0F327F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C22EE884"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E21482D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="68CAA764"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74F41881"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8C4EEE84"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75EF2C3A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F25426F8"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77821408"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6660F554"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7804163A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BC98B274"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="790875D6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B7560DF8"/>
+    <w:lvl w:ilvl="0" w:tplc="04050001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04050001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04050003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04050005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="7"/>
   </w:num>
+  <w:numIdMacAtCleanup w:val="46"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00D313AB"/>
-[...197 lines deleted...]
-    <w:rsid w:val="00FD7B8B"/>
+    <w:rsidRoot w:val="0012192A"/>
+    <w:rsid w:val="00014494"/>
+    <w:rsid w:val="0002443D"/>
+    <w:rsid w:val="0003322F"/>
+    <w:rsid w:val="00034991"/>
+    <w:rsid w:val="00046791"/>
+    <w:rsid w:val="00063D7F"/>
+    <w:rsid w:val="00077813"/>
+    <w:rsid w:val="000D4FA3"/>
+    <w:rsid w:val="000E4790"/>
+    <w:rsid w:val="000E504B"/>
+    <w:rsid w:val="00104994"/>
+    <w:rsid w:val="0012192A"/>
+    <w:rsid w:val="00121E7E"/>
+    <w:rsid w:val="00160005"/>
+    <w:rsid w:val="0017090D"/>
+    <w:rsid w:val="001723BF"/>
+    <w:rsid w:val="001821C3"/>
+    <w:rsid w:val="001B21C0"/>
+    <w:rsid w:val="001C0090"/>
+    <w:rsid w:val="001E5BAD"/>
+    <w:rsid w:val="001E5E57"/>
+    <w:rsid w:val="001F2F3B"/>
+    <w:rsid w:val="002049ED"/>
+    <w:rsid w:val="00217217"/>
+    <w:rsid w:val="00220AB3"/>
+    <w:rsid w:val="00236213"/>
+    <w:rsid w:val="00236F0A"/>
+    <w:rsid w:val="00251CCE"/>
+    <w:rsid w:val="00262A93"/>
+    <w:rsid w:val="00276E0B"/>
+    <w:rsid w:val="00281821"/>
+    <w:rsid w:val="00291DE6"/>
+    <w:rsid w:val="00295DC8"/>
+    <w:rsid w:val="002A4491"/>
+    <w:rsid w:val="002E1829"/>
+    <w:rsid w:val="002E6222"/>
+    <w:rsid w:val="002E6FDE"/>
+    <w:rsid w:val="002F093F"/>
+    <w:rsid w:val="002F3B9C"/>
+    <w:rsid w:val="002F61F3"/>
+    <w:rsid w:val="00305C6A"/>
+    <w:rsid w:val="00312711"/>
+    <w:rsid w:val="00326D9E"/>
+    <w:rsid w:val="00333C48"/>
+    <w:rsid w:val="00350F37"/>
+    <w:rsid w:val="003612ED"/>
+    <w:rsid w:val="0038701D"/>
+    <w:rsid w:val="00390F0C"/>
+    <w:rsid w:val="00394B1F"/>
+    <w:rsid w:val="003B3514"/>
+    <w:rsid w:val="003C5C7C"/>
+    <w:rsid w:val="003C61A5"/>
+    <w:rsid w:val="003E0856"/>
+    <w:rsid w:val="003E491D"/>
+    <w:rsid w:val="0040595A"/>
+    <w:rsid w:val="0041320D"/>
+    <w:rsid w:val="0044645C"/>
+    <w:rsid w:val="004529C4"/>
+    <w:rsid w:val="00457FEC"/>
+    <w:rsid w:val="004605AB"/>
+    <w:rsid w:val="004832E3"/>
+    <w:rsid w:val="004A15A6"/>
+    <w:rsid w:val="004A67C6"/>
+    <w:rsid w:val="004F0668"/>
+    <w:rsid w:val="0050119D"/>
+    <w:rsid w:val="005038DB"/>
+    <w:rsid w:val="00523F8C"/>
+    <w:rsid w:val="00532449"/>
+    <w:rsid w:val="005412C5"/>
+    <w:rsid w:val="00553A13"/>
+    <w:rsid w:val="00561B1C"/>
+    <w:rsid w:val="00561FFC"/>
+    <w:rsid w:val="00570CE3"/>
+    <w:rsid w:val="005823BB"/>
+    <w:rsid w:val="0058624C"/>
+    <w:rsid w:val="005906DD"/>
+    <w:rsid w:val="00597565"/>
+    <w:rsid w:val="005A5D0B"/>
+    <w:rsid w:val="005B7BD4"/>
+    <w:rsid w:val="005D3B48"/>
+    <w:rsid w:val="005D6C69"/>
+    <w:rsid w:val="005E6358"/>
+    <w:rsid w:val="005F3419"/>
+    <w:rsid w:val="00604FDD"/>
+    <w:rsid w:val="00646865"/>
+    <w:rsid w:val="00681E61"/>
+    <w:rsid w:val="00683395"/>
+    <w:rsid w:val="00683817"/>
+    <w:rsid w:val="0068417C"/>
+    <w:rsid w:val="006D698C"/>
+    <w:rsid w:val="006D7AAD"/>
+    <w:rsid w:val="00700679"/>
+    <w:rsid w:val="007212A6"/>
+    <w:rsid w:val="007235C6"/>
+    <w:rsid w:val="00725445"/>
+    <w:rsid w:val="007346B6"/>
+    <w:rsid w:val="00735575"/>
+    <w:rsid w:val="007404DB"/>
+    <w:rsid w:val="007533ED"/>
+    <w:rsid w:val="007655F7"/>
+    <w:rsid w:val="007A5F57"/>
+    <w:rsid w:val="007A7651"/>
+    <w:rsid w:val="0080344A"/>
+    <w:rsid w:val="008125E1"/>
+    <w:rsid w:val="0081432D"/>
+    <w:rsid w:val="00823C80"/>
+    <w:rsid w:val="0082553F"/>
+    <w:rsid w:val="00826FAA"/>
+    <w:rsid w:val="008509BF"/>
+    <w:rsid w:val="0085385E"/>
+    <w:rsid w:val="008735F3"/>
+    <w:rsid w:val="00876E26"/>
+    <w:rsid w:val="008926EE"/>
+    <w:rsid w:val="008A0567"/>
+    <w:rsid w:val="008A1083"/>
+    <w:rsid w:val="008D6CA5"/>
+    <w:rsid w:val="00923D38"/>
+    <w:rsid w:val="009302E4"/>
+    <w:rsid w:val="009564E8"/>
+    <w:rsid w:val="00956ECC"/>
+    <w:rsid w:val="00970F18"/>
+    <w:rsid w:val="00976370"/>
+    <w:rsid w:val="00986491"/>
+    <w:rsid w:val="009940B5"/>
+    <w:rsid w:val="009A111B"/>
+    <w:rsid w:val="009A3012"/>
+    <w:rsid w:val="00A40F34"/>
+    <w:rsid w:val="00A67AB5"/>
+    <w:rsid w:val="00A94964"/>
+    <w:rsid w:val="00AA4321"/>
+    <w:rsid w:val="00AD23A7"/>
+    <w:rsid w:val="00AF550E"/>
+    <w:rsid w:val="00B10DBC"/>
+    <w:rsid w:val="00B11765"/>
+    <w:rsid w:val="00B143E3"/>
+    <w:rsid w:val="00B157D0"/>
+    <w:rsid w:val="00B3537E"/>
+    <w:rsid w:val="00B6703C"/>
+    <w:rsid w:val="00B67165"/>
+    <w:rsid w:val="00B8164F"/>
+    <w:rsid w:val="00BE76C6"/>
+    <w:rsid w:val="00BF7D2C"/>
+    <w:rsid w:val="00C0273C"/>
+    <w:rsid w:val="00C0314D"/>
+    <w:rsid w:val="00C32773"/>
+    <w:rsid w:val="00C51C0C"/>
+    <w:rsid w:val="00C9534E"/>
+    <w:rsid w:val="00CA322D"/>
+    <w:rsid w:val="00CD2388"/>
+    <w:rsid w:val="00CD506D"/>
+    <w:rsid w:val="00D00CA3"/>
+    <w:rsid w:val="00D315D5"/>
+    <w:rsid w:val="00D45133"/>
+    <w:rsid w:val="00D45672"/>
+    <w:rsid w:val="00D5784C"/>
+    <w:rsid w:val="00D61AF7"/>
+    <w:rsid w:val="00D65297"/>
+    <w:rsid w:val="00DA295A"/>
+    <w:rsid w:val="00DA4CE4"/>
+    <w:rsid w:val="00DB074D"/>
+    <w:rsid w:val="00DC5888"/>
+    <w:rsid w:val="00DD5BA6"/>
+    <w:rsid w:val="00E07D01"/>
+    <w:rsid w:val="00E3669E"/>
+    <w:rsid w:val="00E437A9"/>
+    <w:rsid w:val="00E4513E"/>
+    <w:rsid w:val="00E52928"/>
+    <w:rsid w:val="00E600DE"/>
+    <w:rsid w:val="00E65A8C"/>
+    <w:rsid w:val="00E84F25"/>
+    <w:rsid w:val="00E91E91"/>
+    <w:rsid w:val="00ED5530"/>
+    <w:rsid w:val="00EF24C9"/>
+    <w:rsid w:val="00EF5CD4"/>
+    <w:rsid w:val="00F035AA"/>
+    <w:rsid w:val="00F33F5A"/>
+    <w:rsid w:val="00F44E86"/>
+    <w:rsid w:val="00F458F9"/>
+    <w:rsid w:val="00F519CD"/>
+    <w:rsid w:val="00F81519"/>
+    <w:rsid w:val="00F86DA1"/>
+    <w:rsid w:val="00F9054E"/>
+    <w:rsid w:val="00F93058"/>
+    <w:rsid w:val="00FC4418"/>
+    <w:rsid w:val="00FE3B20"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{F9BB9F1D-E3CD-453E-9C63-B03117A7FC32}"/>
+  <w14:docId w14:val="11011706"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{55BA53F8-8A90-4A15-8540-8CE4F88BDB98}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -26681,51 +15507,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -26939,411 +15765,465 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Odstavecseseznamem">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normln"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00DE3EF0"/>
+    <w:rsid w:val="00104994"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zhlav">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZhlavChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED5530"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
+    <w:name w:val="Záhlaví Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zhlav"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00ED5530"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zpat">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normln"/>
+    <w:link w:val="ZpatChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED5530"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
+    <w:name w:val="Zápatí Char"/>
+    <w:basedOn w:val="Standardnpsmoodstavce"/>
+    <w:link w:val="Zpat"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00ED5530"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textbubliny">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="TextbublinyChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008E1051"/>
+    <w:rsid w:val="00F86DA1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextbublinyChar">
     <w:name w:val="Text bubliny Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Textbubliny"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="008E1051"/>
+    <w:rsid w:val="00F86DA1"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv systému Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv Office">
   <a:themeElements>
-    <a:clrScheme name="Kancelář">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kancelář">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kancelář">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>33</Pages>
-[...1 lines deleted...]
-  <Characters>73293</Characters>
+  <Pages>1</Pages>
+  <Words>9390</Words>
+  <Characters>55406</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>610</Lines>
-  <Paragraphs>171</Paragraphs>
+  <Lines>461</Lines>
+  <Paragraphs>129</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>85544</CharactersWithSpaces>
+  <CharactersWithSpaces>64667</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Kantor</dc:creator>
+  <dc:creator>Acer</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>